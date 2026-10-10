--- v0 (2026-05-28)
+++ v1 (2026-10-10)
@@ -1,404 +1,1714 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\公司\产品信息\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView windowWidth="20745" windowHeight="9675"/>
+    <workbookView windowWidth="23415" windowHeight="11925"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="178" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="794" uniqueCount="339">
   <si>
     <t>HTP Piston Catalog</t>
   </si>
   <si>
+    <t>Honda</t>
+  </si>
+  <si>
+    <t>Product Code</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>Cyl</t>
+  </si>
+  <si>
+    <t>Cylinder diametermm/''</t>
+  </si>
+  <si>
+    <t>BE bore mm/''</t>
+  </si>
+  <si>
+    <t>C.R</t>
+  </si>
+  <si>
+    <t>C.H</t>
+  </si>
+  <si>
+    <t>Ring</t>
+  </si>
+  <si>
+    <t>HTP030101</t>
+  </si>
+  <si>
+    <t>L15A</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>10:1</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>1.2+1.2+2.0</t>
+  </si>
+  <si>
+    <t>HTP030102</t>
+  </si>
+  <si>
+    <t>73.5</t>
+  </si>
+  <si>
+    <t>HTP030103</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>HTP030104</t>
+  </si>
+  <si>
+    <t>L15B</t>
+  </si>
+  <si>
+    <t>10.3</t>
+  </si>
+  <si>
+    <t>28.6</t>
+  </si>
+  <si>
+    <t>1.0+1.2+2.8</t>
+  </si>
+  <si>
+    <t>HTP030105</t>
+  </si>
+  <si>
+    <t>10.2</t>
+  </si>
+  <si>
+    <t>HTP030106</t>
+  </si>
+  <si>
+    <t>11.3:1</t>
+  </si>
+  <si>
+    <t>HTP030107</t>
+  </si>
+  <si>
+    <t>GK5</t>
+  </si>
+  <si>
+    <t>12.5:1</t>
+  </si>
+  <si>
+    <t>25.7</t>
+  </si>
+  <si>
+    <t>1.0+1.2+2.0</t>
+  </si>
+  <si>
+    <t>HTP030108</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>12.5</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>HTP030109</t>
+  </si>
+  <si>
+    <t>13.5</t>
+  </si>
+  <si>
+    <t>HTP030110</t>
+  </si>
+  <si>
+    <t>K20</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>29.8</t>
+  </si>
+  <si>
+    <t>HTP030111</t>
+  </si>
+  <si>
+    <t>86.5</t>
+  </si>
+  <si>
+    <t>1.2+1.5+2.8</t>
+  </si>
+  <si>
+    <t>HTP030112</t>
+  </si>
+  <si>
+    <t>K24</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>HTP030113</t>
+  </si>
+  <si>
+    <t>87.5</t>
+  </si>
+  <si>
+    <t>13.3:1/13.6</t>
+  </si>
+  <si>
+    <t>HTP030114</t>
+  </si>
+  <si>
+    <t>13.3:1</t>
+  </si>
+  <si>
+    <t>1.2+1.2+2.5</t>
+  </si>
+  <si>
+    <t>HTP030115</t>
+  </si>
+  <si>
+    <t>HTP030116</t>
+  </si>
+  <si>
+    <t>Accord</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>11.2:1</t>
+  </si>
+  <si>
+    <t>1.2+1.2+2.8</t>
+  </si>
+  <si>
+    <t>Nissan</t>
+  </si>
+  <si>
+    <t>Engine</t>
+  </si>
+  <si>
+    <t>HTP030201</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
+        <charset val="134"/>
+      </rPr>
+      <t>SR20DET</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>​</t>
+    </r>
+  </si>
+  <si>
+    <t>8.5:1</t>
+  </si>
+  <si>
+    <t>1.0 + 1.2 + 2.8</t>
+  </si>
+  <si>
+    <t>HTP030202</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
+        <charset val="134"/>
+      </rPr>
+      <t>RB26DETT</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>​</t>
+    </r>
+  </si>
+  <si>
+    <t>1.0 + 1.2 + 2.8 / 
+1.2 + 1.2 + 2.5</t>
+  </si>
+  <si>
+    <t>HTP030203</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
+        <charset val="134"/>
+      </rPr>
+      <t>VQ35DE</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>​</t>
+    </r>
+  </si>
+  <si>
+    <t>10.3:1</t>
+  </si>
+  <si>
+    <t>1.2 + 1.2 + 2.5</t>
+  </si>
+  <si>
+    <t>HTP030204</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
+        <charset val="134"/>
+      </rPr>
+      <t>VQ37VHR</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>​</t>
+    </r>
+  </si>
+  <si>
+    <t>HTP030205</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
+        <charset val="134"/>
+      </rPr>
+      <t>VK56DE</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>​</t>
+    </r>
+  </si>
+  <si>
+    <t>Toyota</t>
+  </si>
+  <si>
+    <t>HTP030301</t>
+  </si>
+  <si>
+    <t>1JZ</t>
+  </si>
+  <si>
+    <t>11.5:1</t>
+  </si>
+  <si>
+    <t>29.6</t>
+  </si>
+  <si>
+    <t>HTP030302</t>
+  </si>
+  <si>
+    <t>2JZ</t>
+  </si>
+  <si>
+    <t>9:1</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>HTP030303</t>
+  </si>
+  <si>
+    <t>HTP030304</t>
+  </si>
+  <si>
+    <t>HTP030305</t>
+  </si>
+  <si>
+    <t>HTP030306</t>
+  </si>
+  <si>
+    <t>HTP030307</t>
+  </si>
+  <si>
+    <t>HTP030308</t>
+  </si>
+  <si>
+    <t>HTP030309</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>HTP030310</t>
+  </si>
+  <si>
+    <t>2TR</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>9.6:1</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>HTP030311</t>
+  </si>
+  <si>
+    <t>2GR/RCF</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>12.2</t>
+  </si>
+  <si>
+    <t>31.3</t>
+  </si>
+  <si>
+    <t>1.0+1.2+2.5</t>
+  </si>
+  <si>
+    <t>HTP030312</t>
+  </si>
+  <si>
+    <t>RCF</t>
+  </si>
+  <si>
+    <t>30.6</t>
+  </si>
+  <si>
+    <t>HTP030313</t>
+  </si>
+  <si>
+    <t>ISF</t>
+  </si>
+  <si>
+    <t>32.5</t>
+  </si>
+  <si>
+    <t>HTP030314</t>
+  </si>
+  <si>
+    <t>2UZ</t>
+  </si>
+  <si>
+    <t>94.5</t>
+  </si>
+  <si>
+    <t>34.5</t>
+  </si>
+  <si>
+    <t>1.2+1.5+2.5</t>
+  </si>
+  <si>
+    <t>HTP030315</t>
+  </si>
+  <si>
+    <t>3UZ(V8)4.3L</t>
+  </si>
+  <si>
+    <t>9.5:1</t>
+  </si>
+  <si>
     <t>Subaru</t>
   </si>
   <si>
-    <t>Product Code</t>
-[...10 lines deleted...]
-  <si>
     <t>Cylinder diameter  mm/''</t>
   </si>
   <si>
-    <t>BE bore mm/''</t>
-[...59 lines deleted...]
-    <t>+ 2</t>
+    <t>HTP030401</t>
+  </si>
+  <si>
+    <t>BRZ FA20</t>
+  </si>
+  <si>
+    <t>32.85</t>
+  </si>
+  <si>
+    <t>HTP030402</t>
+  </si>
+  <si>
+    <t>HTP030403</t>
+  </si>
+  <si>
+    <t>EJ20</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>32.7</t>
+  </si>
+  <si>
+    <t>1.5+1.2+2.8</t>
+  </si>
+  <si>
+    <t>HTP030404</t>
+  </si>
+  <si>
+    <t>92.5</t>
+  </si>
+  <si>
+    <t>HTP030405</t>
+  </si>
+  <si>
+    <t>EJ25</t>
+  </si>
+  <si>
+    <t>99.5</t>
+  </si>
+  <si>
+    <t>30.7</t>
+  </si>
+  <si>
+    <t>HTP030406</t>
+  </si>
+  <si>
+    <t>100</t>
   </si>
   <si>
     <t>Mitsubishi</t>
   </si>
   <si>
-    <t>HTP020301</t>
+    <t>HTP030501</t>
+  </si>
+  <si>
+    <t>4G63</t>
+  </si>
+  <si>
+    <t>28.8</t>
+  </si>
+  <si>
+    <t>HTP030502</t>
+  </si>
+  <si>
+    <t>HTP030503</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>HTP030504</t>
   </si>
   <si>
     <t>4B11</t>
   </si>
   <si>
-    <t>Mitsubishi Evolution GSR / MR                                                                 Mitsubishi Lancer Ralliart (2008-)</t>
-[...26 lines deleted...]
-    <t>HondaCivic 1.5T 2016-</t>
+    <t>22</t>
+  </si>
+  <si>
+    <t>28.5</t>
+  </si>
+  <si>
+    <t>1.2+1.5+2.0</t>
+  </si>
+  <si>
+    <t>HTP030505</t>
+  </si>
+  <si>
+    <t>4B12</t>
+  </si>
+  <si>
+    <t>10.5:1</t>
+  </si>
+  <si>
+    <t>HTP030506</t>
+  </si>
+  <si>
+    <t>4G93(domed piston)</t>
+  </si>
+  <si>
+    <t>82.5</t>
+  </si>
+  <si>
+    <t>33.59</t>
+  </si>
+  <si>
+    <t>HTP030507</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>HTP030508</t>
+  </si>
+  <si>
+    <t>4G6X</t>
+  </si>
+  <si>
+    <t>Audi&amp;VW</t>
+  </si>
+  <si>
+    <t>Cylinder diametermm/'</t>
+  </si>
+  <si>
+    <t>BE boremm/'</t>
+  </si>
+  <si>
+    <t>HTP030601</t>
+  </si>
+  <si>
+    <t>VR6</t>
+  </si>
+  <si>
+    <t>9.3:1</t>
+  </si>
+  <si>
+    <t>40.31</t>
+  </si>
+  <si>
+    <t>HTP030602</t>
+  </si>
+  <si>
+    <t>V8 S63 B44</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>HTP030603</t>
+  </si>
+  <si>
+    <t>V10 EA837</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>84.5</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>HTP030604</t>
+  </si>
+  <si>
+    <t>EA839</t>
+  </si>
+  <si>
+    <t>HTP030605</t>
+  </si>
+  <si>
+    <t>EA111</t>
+  </si>
+  <si>
+    <t>76.5</t>
+  </si>
+  <si>
+    <t>29.5</t>
+  </si>
+  <si>
+    <t>HTP030606</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>HTP030607</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>HTP030608</t>
+  </si>
+  <si>
+    <t>EA113-1.8T</t>
+  </si>
+  <si>
+    <t>81</t>
   </si>
   <si>
     <t>10.2:1</t>
   </si>
   <si>
-    <t>Audi&amp;VW</t>
-[...8 lines deleted...]
-    <t>HTP020501</t>
+    <t>HTP030609</t>
+  </si>
+  <si>
+    <t>EA113-2.0</t>
+  </si>
+  <si>
+    <t>HTP030610</t>
+  </si>
+  <si>
+    <t>HTP030611</t>
+  </si>
+  <si>
+    <t>HTP030612</t>
+  </si>
+  <si>
+    <t>HTP030613</t>
   </si>
   <si>
     <t>EA888</t>
   </si>
   <si>
-    <t>2.0Ltr 16V TFSI</t>
-[...17 lines deleted...]
-    <t>+1.5</t>
+    <t>HTP030614</t>
+  </si>
+  <si>
+    <t>HTP030615</t>
+  </si>
+  <si>
+    <t>HTP030616</t>
   </si>
   <si>
     <t>BMW</t>
   </si>
   <si>
-    <t>HTP020601</t>
+    <t>HTP030701</t>
+  </si>
+  <si>
+    <t>EP6DT</t>
+  </si>
+  <si>
+    <t>HTP030702</t>
   </si>
   <si>
     <t>B48</t>
   </si>
   <si>
-    <t>MINI COOPR&amp;NWE SURPA 2.0T</t>
-[...2 lines deleted...]
-    <t>HTP020602</t>
+    <t>82</t>
+  </si>
+  <si>
+    <t>33.2</t>
+  </si>
+  <si>
+    <t>HTP030703</t>
   </si>
   <si>
     <t>B58</t>
   </si>
   <si>
-    <t>SUPRA 6CYL TURBO FORGED PISTON KIT (2019&gt;)</t>
+    <t>HTP030704</t>
+  </si>
+  <si>
+    <t>N54</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>31.7</t>
+  </si>
+  <si>
+    <t>HTP030705</t>
+  </si>
+  <si>
+    <t>HTP030706</t>
+  </si>
+  <si>
+    <t>HTP030707</t>
+  </si>
+  <si>
+    <t>N55</t>
+  </si>
+  <si>
+    <t>32.3</t>
+  </si>
+  <si>
+    <t>HTP030708</t>
+  </si>
+  <si>
+    <t>HTP030709</t>
+  </si>
+  <si>
+    <t>N20</t>
+  </si>
+  <si>
+    <t>HTP030710</t>
+  </si>
+  <si>
+    <t>Fiat</t>
+  </si>
+  <si>
+    <t>HTP030801</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
+        <charset val="134"/>
+      </rPr>
+      <t>1.4 T-Jet / MultiAir</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>​</t>
+    </r>
+  </si>
+  <si>
+    <t>9.8:1</t>
+  </si>
+  <si>
+    <t>HTP030802</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
+        <charset val="134"/>
+      </rPr>
+      <t>1.2 Fire (8V)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>​</t>
+    </r>
+  </si>
+  <si>
+    <t>11.1:1</t>
+  </si>
+  <si>
+    <t>HTP030803</t>
+  </si>
+  <si>
+    <t>1.3 Multijet (Diesel)</t>
+  </si>
+  <si>
+    <t>16.8:1</t>
+  </si>
+  <si>
+    <t>2.0+2.0+3.0</t>
+  </si>
+  <si>
+    <t>Renault</t>
+  </si>
+  <si>
+    <t>HTP030901</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
+        <charset val="134"/>
+      </rPr>
+      <t>H4M (1.6L HR16DE)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>​</t>
+    </r>
+  </si>
+  <si>
+    <t>9.8:1 / 11.2:1</t>
+  </si>
+  <si>
+    <t>HTP030902</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
+        <charset val="134"/>
+      </rPr>
+      <t>F4R / F4RT (2.0L NA/Turbo)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>​</t>
+    </r>
+  </si>
+  <si>
+    <t>9.3:1 / 9.8:1</t>
+  </si>
+  <si>
+    <t>1.0+1.2+2.8 (Turbo) / 1.2+1.2+2.5 (NA)</t>
+  </si>
+  <si>
+    <t>HTP030903</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
+        <charset val="134"/>
+      </rPr>
+      <t>H5Ft (1.2 TCe)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>​</t>
+    </r>
+  </si>
+  <si>
+    <t>10.0:1</t>
+  </si>
+  <si>
+    <t>HTP030904</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
+        <charset val="134"/>
+      </rPr>
+      <t>1.5 dCi (K9K)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>​</t>
+    </r>
+  </si>
+  <si>
+    <t>15.6:1</t>
+  </si>
+  <si>
+    <t>Benz</t>
+  </si>
+  <si>
+    <t>HTP031001</t>
+  </si>
+  <si>
+    <t>M274</t>
+  </si>
+  <si>
+    <t>33.9</t>
+  </si>
+  <si>
+    <t>HTP031002</t>
+  </si>
+  <si>
+    <t>83.5</t>
+  </si>
+  <si>
+    <t>HTP031003</t>
+  </si>
+  <si>
+    <t>M155 V8</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>8.8:1</t>
+  </si>
+  <si>
+    <t>1.2+1.75+2.0</t>
+  </si>
+  <si>
+    <t>HTP031004</t>
+  </si>
+  <si>
+    <t>M113K</t>
+  </si>
+  <si>
+    <t>Opel</t>
+  </si>
+  <si>
+    <t>HTP031101</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
+        <charset val="134"/>
+      </rPr>
+      <t>Z16LET (1.6T)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>​</t>
+    </r>
+  </si>
+  <si>
+    <t>27.6 / 28.1</t>
+  </si>
+  <si>
+    <t>HTP031102</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
+        <charset val="134"/>
+      </rPr>
+      <t>A16LER (1.6T)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>​</t>
+    </r>
+  </si>
+  <si>
+    <t>HTP031103</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
+        <charset val="134"/>
+      </rPr>
+      <t>Z20LEH / Z20LET (2.0T)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>​</t>
+    </r>
+  </si>
+  <si>
+    <t>8.5~8.8:1</t>
+  </si>
+  <si>
+    <t>HTP031104</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
+        <charset val="134"/>
+      </rPr>
+      <t>A20NFT (2.0T)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>​</t>
+    </r>
+  </si>
+  <si>
+    <t>9.2:1</t>
+  </si>
+  <si>
+    <t>HTP031105</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
+        <charset val="134"/>
+      </rPr>
+      <t>C20XE (2.0L NA)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>​</t>
+    </r>
+  </si>
+  <si>
+    <t>10.5~12.5:1</t>
+  </si>
+  <si>
+    <t>HTP031106</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
+        <charset val="134"/>
+      </rPr>
+      <t>1.6 CDTI (B16DTH)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>​</t>
+    </r>
+  </si>
+  <si>
+    <t>16.0:1</t>
+  </si>
+  <si>
+    <t>HTP031107</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
+        <charset val="134"/>
+      </rPr>
+      <t>2.0 CDTI (B20DTH)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>​</t>
+    </r>
+  </si>
+  <si>
+    <t>17.6:1</t>
+  </si>
+  <si>
+    <t>Peugeot</t>
+  </si>
+  <si>
+    <t>HTP031201</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
+        <charset val="134"/>
+      </rPr>
+      <t>EP6 / 1.6 THP</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>​</t>
+    </r>
+  </si>
+  <si>
+    <t>10.3:1 / 9.5:1</t>
+  </si>
+  <si>
+    <t>HTP031202</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
+        <charset val="134"/>
+      </rPr>
+      <t>EP8 / 1.8 THP</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>​</t>
+    </r>
+  </si>
+  <si>
+    <t>HTP031203</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
+        <charset val="134"/>
+      </rPr>
+      <t>EB2 / 1.2 PureTech</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>​</t>
+    </r>
+  </si>
+  <si>
+    <t>9.5:1 / 10.5:1</t>
+  </si>
+  <si>
+    <t>HTP031204</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
+        <charset val="134"/>
+      </rPr>
+      <t>EC5 (1.6L NA)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>​</t>
+    </r>
+  </si>
+  <si>
+    <t>10.5:1 / 11.0:1</t>
+  </si>
+  <si>
+    <t>HTP031205</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
+        <charset val="134"/>
+      </rPr>
+      <t>EC8 (1.8L NA)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>​</t>
+    </r>
+  </si>
+  <si>
+    <t>11.0:1</t>
+  </si>
+  <si>
+    <t>Volvo</t>
+  </si>
+  <si>
+    <t>HTP031301</t>
+  </si>
+  <si>
+    <t>29.4</t>
+  </si>
+  <si>
+    <t>Chevy</t>
+  </si>
+  <si>
+    <t>HTP031401</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
+        <charset val="134"/>
+      </rPr>
+      <t>LS1 / LS6 (5.7L V8)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>​</t>
+    </r>
+  </si>
+  <si>
+    <t>10.5:1 / 9.0:1</t>
+  </si>
+  <si>
+    <t>1.5+1.5+3.0 / 1.2+1.2+2.5</t>
+  </si>
+  <si>
+    <t>HTP031402</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
+        <charset val="134"/>
+      </rPr>
+      <t>LS2 / LS3 / L99 (6.2L V8)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>​</t>
+    </r>
+  </si>
+  <si>
+    <t>10.9:1 / 9.5:1</t>
+  </si>
+  <si>
+    <t>HTP031403</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
+        <charset val="134"/>
+      </rPr>
+      <t>LT1 / LT4 (Gen V 6.2L V8)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>​</t>
+    </r>
+  </si>
+  <si>
+    <t>11.5:1 / 9.5:1</t>
+  </si>
+  <si>
+    <t>HTP031404</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
+        <charset val="134"/>
+      </rPr>
+      <t>LQ4 / LQ9 (6.0L Iron Block V8)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>​</t>
+    </r>
+  </si>
+  <si>
+    <t>9.5:1 / 8.5:1</t>
+  </si>
+  <si>
+    <t>1.5+1.5+3.0</t>
+  </si>
+  <si>
+    <t>HTP031405</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
+        <charset val="134"/>
+      </rPr>
+      <t>Small Block 350 (5.7L V8  Old)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>​</t>
+    </r>
+  </si>
+  <si>
+    <t>10.5:1 / 8.5:1</t>
+  </si>
+  <si>
+    <t>Ford</t>
+  </si>
+  <si>
+    <t>HTP031501</t>
+  </si>
+  <si>
+    <t>2.0 EcoBoost (Focus ST)</t>
+  </si>
+  <si>
+    <t>9.3:1 / 8.5:1</t>
+  </si>
+  <si>
+    <t>HTP031502</t>
+  </si>
+  <si>
+    <t>2.3 EcoBoost (Focus RS / Mustang)</t>
+  </si>
+  <si>
+    <t>HTP031503</t>
+  </si>
+  <si>
+    <t>5.0 Coyote Gen 1-3 (Mustang GT)</t>
+  </si>
+  <si>
+    <t>11.0:1 / 9.5:1</t>
+  </si>
+  <si>
+    <t>HTP031504</t>
+  </si>
+  <si>
+    <t>5.2 Predator / Voodoo (Shelby / GT350)</t>
+  </si>
+  <si>
+    <t>9.5:1 / 12.0:1</t>
   </si>
   <si>
     <t>Cadillac</t>
   </si>
   <si>
-    <t>HTP020701</t>
-[...8 lines deleted...]
-    <t>std 86</t>
+    <t>HTP031601</t>
+  </si>
+  <si>
+    <t>ATS LTG</t>
+  </si>
+  <si>
+    <t>34.6</t>
+  </si>
+  <si>
+    <t>HTP031602</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="xr9">
-  <numFmts count="4">
+  <numFmts count="5">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="42" formatCode="_ &quot;￥&quot;* #,##0_ ;_ &quot;￥&quot;* \-#,##0_ ;_ &quot;￥&quot;* &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="44" formatCode="_ &quot;￥&quot;* #,##0.00_ ;_ &quot;￥&quot;* \-#,##0.00_ ;_ &quot;￥&quot;* &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="176" formatCode="0.0_ "/>
   </numFmts>
-  <fonts count="36">
+  <fonts count="33">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="等线"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="等线"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="等线"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <name val="等线"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
-      <sz val="18"/>
+      <sz val="12"/>
+      <color theme="1"/>
       <name val="等线"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="等线"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="等线"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="16"/>
-[...12 lines deleted...]
-      <b/>
       <sz val="22"/>
       <color theme="1"/>
       <name val="微软雅黑"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="微软雅黑"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="微软雅黑"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="微软雅黑"/>
+      <charset val="134"/>
+    </font>
+    <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="微软雅黑"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="微软雅黑"/>
       <charset val="134"/>
     </font>
     <font>
-      <sz val="11"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="微软雅黑"/>
       <charset val="134"/>
-    </font>
-[...25 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="等线"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color rgb="FF800080"/>
       <name val="等线"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="等线"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -501,62 +1811,56 @@
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C6500"/>
       <name val="等线"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="等线"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="等线"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="34">
+  <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.799981688894314"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
@@ -701,51 +2005,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.799981688894314"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.599993896298105"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.399975585192419"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
@@ -763,59 +2067,50 @@
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
-      <bottom style="thin">
-[...7 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
@@ -893,304 +2188,277 @@
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="6" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="5" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="6" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="28" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="29" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="31" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="31" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="32" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="32" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="31" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="31" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="32" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="32" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="32" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="32" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="31" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="31" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="32" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="32" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="31" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="31" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="32" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="32" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="31" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...10 lines deleted...]
-    </xf>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="49" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="10" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="20" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="20" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="常规" xfId="0" builtinId="0"/>
     <cellStyle name="千位分隔" xfId="1" builtinId="3"/>
     <cellStyle name="货币" xfId="2" builtinId="4"/>
     <cellStyle name="百分比" xfId="3" builtinId="5"/>
     <cellStyle name="千位分隔[0]" xfId="4" builtinId="6"/>
     <cellStyle name="货币[0]" xfId="5" builtinId="7"/>
     <cellStyle name="超链接" xfId="6" builtinId="8"/>
     <cellStyle name="已访问的超链接" xfId="7" builtinId="9"/>
     <cellStyle name="注释" xfId="8" builtinId="10"/>
     <cellStyle name="警告文本" xfId="9" builtinId="11"/>
     <cellStyle name="标题" xfId="10" builtinId="15"/>
     <cellStyle name="解释性文本" xfId="11" builtinId="53"/>
     <cellStyle name="标题 1" xfId="12" builtinId="16"/>
     <cellStyle name="标题 2" xfId="13" builtinId="17"/>
     <cellStyle name="标题 3" xfId="14" builtinId="18"/>
     <cellStyle name="标题 4" xfId="15" builtinId="19"/>
     <cellStyle name="输入" xfId="16" builtinId="20"/>
     <cellStyle name="输出" xfId="17" builtinId="21"/>
     <cellStyle name="计算" xfId="18" builtinId="22"/>
     <cellStyle name="检查单元格" xfId="19" builtinId="23"/>
     <cellStyle name="链接单元格" xfId="20" builtinId="24"/>
     <cellStyle name="汇总" xfId="21" builtinId="25"/>
@@ -1522,1004 +2790,4094 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
-  <dimension ref="A1:M36"/>
+  <dimension ref="A1:L144"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="A7" sqref="A7:B7"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="M38" sqref="M38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="15.1666666666667" customWidth="1"/>
-    <col min="2" max="2" width="33.425" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="9" width="23.6" customWidth="1"/>
+    <col min="2" max="2" width="19.8166666666667" customWidth="1"/>
+    <col min="4" max="4" width="25.5416666666667" customWidth="1"/>
+    <col min="5" max="5" width="19.7166666666667" customWidth="1"/>
+    <col min="6" max="6" width="17.3166666666667" customWidth="1"/>
+    <col min="7" max="7" width="11.8" customWidth="1"/>
+    <col min="8" max="8" width="19.1" customWidth="1"/>
+    <col min="11" max="11" width="19.8166666666667" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" s="1" customFormat="1" ht="69" customHeight="1" spans="1:9">
-      <c r="A1" s="11" t="s">
+    <row r="1" s="1" customFormat="1" ht="69" customHeight="1" spans="1:12">
+      <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="12"/>
+      <c r="B1" s="13"/>
       <c r="C1" s="13"/>
-      <c r="D1" s="12"/>
-[...6 lines deleted...]
-    <row r="2" ht="30" customHeight="1" spans="1:9">
+      <c r="D1" s="13"/>
+      <c r="E1" s="13"/>
+      <c r="F1" s="13"/>
+      <c r="G1" s="13"/>
+      <c r="H1" s="13"/>
+    </row>
+    <row r="2" s="2" customFormat="1" ht="30" customHeight="1" spans="1:12">
       <c r="A2" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="15"/>
-      <c r="C2" s="16"/>
+      <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
-      <c r="I2" s="15"/>
-[...2 lines deleted...]
-      <c r="A3" s="17" t="s">
+    </row>
+    <row r="3" s="2" customFormat="1" ht="30" customHeight="1" spans="1:12">
+      <c r="A3" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="17" t="s">
+      <c r="B3" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="17" t="s">
+      <c r="C3" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="17" t="s">
+      <c r="D3" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="17" t="s">
+      <c r="E3" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="F3" s="17" t="s">
+      <c r="F3" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="17" t="s">
+      <c r="G3" s="16" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="I3" s="17" t="s">
+    </row>
+    <row r="4" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A4" s="18" t="s">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="18" t="s">
+      <c r="B4" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B4" s="18" t="s">
+      <c r="C4" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="19" t="s">
+      <c r="D4" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="D4" s="18">
+      <c r="E4" s="18">
+        <v>18</v>
+      </c>
+      <c r="F4" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="H4" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="I4" s="19"/>
+      <c r="J4" s="20"/>
+      <c r="K4" s="20"/>
+      <c r="L4" s="21"/>
+    </row>
+    <row r="5" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A5" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="18">
+        <v>18</v>
+      </c>
+      <c r="F5" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="H5" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="I5" s="19"/>
+      <c r="J5" s="20"/>
+      <c r="K5" s="20"/>
+      <c r="L5" s="21"/>
+    </row>
+    <row r="6" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A6" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="18">
+        <v>18</v>
+      </c>
+      <c r="F6" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="H6" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="I6" s="19"/>
+      <c r="J6" s="20"/>
+      <c r="K6" s="20"/>
+      <c r="L6" s="21"/>
+    </row>
+    <row r="7" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A7" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="18">
+        <v>20</v>
+      </c>
+      <c r="F7" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="I7" s="19"/>
+      <c r="J7" s="20"/>
+      <c r="K7" s="20"/>
+      <c r="L7" s="21"/>
+    </row>
+    <row r="8" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A8" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D8" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" s="18">
+        <v>20</v>
+      </c>
+      <c r="F8" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="G8" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="19"/>
+      <c r="J8" s="20"/>
+      <c r="K8" s="20"/>
+      <c r="L8" s="21"/>
+    </row>
+    <row r="9" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A9" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E9" s="18">
+        <v>20</v>
+      </c>
+      <c r="F9" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="G9" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="I9" s="19"/>
+      <c r="J9" s="20"/>
+      <c r="K9" s="20"/>
+      <c r="L9" s="21"/>
+    </row>
+    <row r="10" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A10" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D10" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" s="18">
+        <v>18</v>
+      </c>
+      <c r="F10" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="G10" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="H10" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="I10" s="19"/>
+      <c r="J10" s="20"/>
+      <c r="K10" s="20"/>
+      <c r="L10" s="21"/>
+    </row>
+    <row r="11" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A11" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="18">
+        <v>18</v>
+      </c>
+      <c r="F11" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="G11" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="H11" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="I11" s="19"/>
+      <c r="J11" s="20"/>
+      <c r="K11" s="20"/>
+      <c r="L11" s="21"/>
+    </row>
+    <row r="12" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A12" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D12" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="E12" s="18">
+        <v>18</v>
+      </c>
+      <c r="F12" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="G12" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="H12" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="I12" s="19"/>
+      <c r="J12" s="20"/>
+      <c r="K12" s="20"/>
+      <c r="L12" s="21"/>
+    </row>
+    <row r="13" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A13" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="C13" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="E13" s="18">
+        <v>22</v>
+      </c>
+      <c r="F13" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="G13" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="H13" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="I13" s="19"/>
+      <c r="J13" s="20"/>
+      <c r="K13" s="20"/>
+      <c r="L13" s="21"/>
+    </row>
+    <row r="14" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A14" s="18" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E14" s="18">
+        <v>22</v>
+      </c>
+      <c r="F14" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="G14" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="H14" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="I14" s="19"/>
+      <c r="J14" s="20"/>
+      <c r="K14" s="20"/>
+      <c r="L14" s="21"/>
+    </row>
+    <row r="15" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A15" s="18" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="C15" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D15" s="18" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="18">
+        <v>22</v>
+      </c>
+      <c r="F15" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="G15" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="H15" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="I15" s="19"/>
+      <c r="J15" s="20"/>
+      <c r="K15" s="20"/>
+      <c r="L15" s="21"/>
+    </row>
+    <row r="16" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A16" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D16" s="18" t="s">
+        <v>53</v>
+      </c>
+      <c r="E16" s="18">
+        <v>22</v>
+      </c>
+      <c r="F16" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="G16" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="H16" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="I16" s="19"/>
+      <c r="J16" s="20"/>
+      <c r="K16" s="20"/>
+      <c r="L16" s="21"/>
+    </row>
+    <row r="17" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A17" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="B17" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="C17" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D17" s="18" t="s">
+        <v>50</v>
+      </c>
+      <c r="E17" s="18">
+        <v>22</v>
+      </c>
+      <c r="F17" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="G17" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="H17" s="18" t="s">
+        <v>57</v>
+      </c>
+      <c r="I17" s="19"/>
+      <c r="J17" s="20"/>
+      <c r="K17" s="20"/>
+      <c r="L17" s="21"/>
+    </row>
+    <row r="18" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A18" s="18" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="C18" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" s="18" t="s">
+        <v>53</v>
+      </c>
+      <c r="E18" s="18">
+        <v>22</v>
+      </c>
+      <c r="F18" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="H18" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="I18" s="19"/>
+      <c r="J18" s="20"/>
+      <c r="K18" s="20"/>
+      <c r="L18" s="21"/>
+    </row>
+    <row r="19" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A19" s="18" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" s="18" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="D19" s="18" t="s">
+        <v>62</v>
+      </c>
+      <c r="E19" s="18">
+        <v>21.96</v>
+      </c>
+      <c r="F19" s="18" t="s">
+        <v>63</v>
+      </c>
+      <c r="G19" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="H19" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="I19" s="19"/>
+      <c r="J19" s="20"/>
+      <c r="K19" s="20"/>
+      <c r="L19" s="21"/>
+    </row>
+    <row r="20" s="4" customFormat="1" ht="30" customHeight="1" spans="1:12">
+      <c r="A20" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20" s="15"/>
+      <c r="C20" s="15"/>
+      <c r="D20" s="15"/>
+      <c r="E20" s="15"/>
+      <c r="F20" s="15"/>
+      <c r="G20" s="15"/>
+      <c r="H20" s="15"/>
+      <c r="I20" s="8"/>
+      <c r="J20" s="8"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+    </row>
+    <row r="21" s="4" customFormat="1" ht="30" customHeight="1" spans="1:12">
+      <c r="A21" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="C21" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="18">
+      <c r="D21" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="E21" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="F21" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="G21" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="H21" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="I21" s="8"/>
+      <c r="J21" s="8"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+    </row>
+    <row r="22" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A22" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="B22" s="18" t="s">
+        <v>68</v>
+      </c>
+      <c r="C22" s="18">
+        <v>4</v>
+      </c>
+      <c r="D22" s="18">
+        <v>86</v>
+      </c>
+      <c r="E22" s="18">
+        <v>22</v>
+      </c>
+      <c r="F22" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="G22" s="18">
+        <v>34</v>
+      </c>
+      <c r="H22" s="18" t="s">
+        <v>70</v>
+      </c>
+      <c r="I22" s="19"/>
+      <c r="J22" s="20"/>
+      <c r="K22" s="20"/>
+      <c r="L22" s="21"/>
+    </row>
+    <row r="23" s="3" customFormat="1" ht="49" customHeight="1" spans="1:12">
+      <c r="A23" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="18" t="s">
+        <v>72</v>
+      </c>
+      <c r="C23" s="18">
+        <v>6</v>
+      </c>
+      <c r="D23" s="18">
+        <v>86</v>
+      </c>
+      <c r="E23" s="18">
+        <v>21</v>
+      </c>
+      <c r="F23" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="G23" s="18">
+        <v>30.25</v>
+      </c>
+      <c r="H23" s="22" t="s">
+        <v>73</v>
+      </c>
+      <c r="I23" s="19"/>
+      <c r="J23" s="20"/>
+      <c r="K23" s="20"/>
+      <c r="L23" s="21"/>
+    </row>
+    <row r="24" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A24" s="18" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="18" t="s">
+        <v>75</v>
+      </c>
+      <c r="C24" s="18">
+        <v>6</v>
+      </c>
+      <c r="D24" s="18">
+        <v>95.5</v>
+      </c>
+      <c r="E24" s="18">
+        <v>22</v>
+      </c>
+      <c r="F24" s="18" t="s">
+        <v>76</v>
+      </c>
+      <c r="G24" s="18">
+        <v>32.8</v>
+      </c>
+      <c r="H24" s="18" t="s">
+        <v>77</v>
+      </c>
+      <c r="I24" s="19"/>
+      <c r="J24" s="20"/>
+      <c r="K24" s="20"/>
+      <c r="L24" s="21"/>
+    </row>
+    <row r="25" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A25" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B25" s="18" t="s">
+        <v>79</v>
+      </c>
+      <c r="C25" s="18">
+        <v>6</v>
+      </c>
+      <c r="D25" s="18">
+        <v>95.5</v>
+      </c>
+      <c r="E25" s="18">
+        <v>22</v>
+      </c>
+      <c r="F25" s="23">
+        <v>0.459027777777778</v>
+      </c>
+      <c r="G25" s="18">
+        <v>32.8</v>
+      </c>
+      <c r="H25" s="18" t="s">
+        <v>77</v>
+      </c>
+      <c r="I25" s="19"/>
+      <c r="J25" s="20"/>
+      <c r="K25" s="20"/>
+      <c r="L25" s="21"/>
+    </row>
+    <row r="26" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A26" s="18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B26" s="18" t="s">
+        <v>81</v>
+      </c>
+      <c r="C26" s="18">
+        <v>8</v>
+      </c>
+      <c r="D26" s="18">
+        <v>98</v>
+      </c>
+      <c r="E26" s="18">
+        <v>22</v>
+      </c>
+      <c r="F26" s="23">
+        <v>0.417361111111111</v>
+      </c>
+      <c r="G26" s="18">
+        <v>34</v>
+      </c>
+      <c r="H26" s="18" t="s">
+        <v>77</v>
+      </c>
+      <c r="I26" s="19"/>
+      <c r="J26" s="20"/>
+      <c r="K26" s="20"/>
+      <c r="L26" s="21"/>
+    </row>
+    <row r="27" ht="30" customHeight="1" spans="1:12">
+      <c r="A27" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="B27" s="15"/>
+      <c r="C27" s="15"/>
+      <c r="D27" s="15"/>
+      <c r="E27" s="15"/>
+      <c r="F27" s="15"/>
+      <c r="G27" s="15"/>
+      <c r="H27" s="15"/>
+      <c r="I27" s="19"/>
+      <c r="J27" s="20"/>
+      <c r="K27" s="20"/>
+      <c r="L27" s="24"/>
+    </row>
+    <row r="28" s="5" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A28" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="C28" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="D28" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="E28" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="F28" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="G28" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="H28" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="I28" s="19"/>
+      <c r="J28" s="20"/>
+      <c r="K28" s="20"/>
+      <c r="L28" s="25"/>
+    </row>
+    <row r="29" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A29" s="18" t="s">
+        <v>83</v>
+      </c>
+      <c r="B29" s="18" t="s">
+        <v>84</v>
+      </c>
+      <c r="C29" s="18">
+        <v>6</v>
+      </c>
+      <c r="D29" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E29" s="18">
+        <v>22</v>
+      </c>
+      <c r="F29" s="18" t="s">
+        <v>85</v>
+      </c>
+      <c r="G29" s="18" t="s">
+        <v>86</v>
+      </c>
+      <c r="H29" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="I29" s="19"/>
+      <c r="J29" s="20"/>
+      <c r="K29" s="20"/>
+      <c r="L29" s="21"/>
+    </row>
+    <row r="30" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A30" s="18" t="s">
+        <v>87</v>
+      </c>
+      <c r="B30" s="18" t="s">
+        <v>88</v>
+      </c>
+      <c r="C30" s="18">
+        <v>6</v>
+      </c>
+      <c r="D30" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="E30" s="18">
+        <v>22</v>
+      </c>
+      <c r="F30" s="18" t="s">
+        <v>89</v>
+      </c>
+      <c r="G30" s="18" t="s">
+        <v>90</v>
+      </c>
+      <c r="H30" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="I30" s="19"/>
+      <c r="J30" s="20"/>
+      <c r="K30" s="20"/>
+      <c r="L30" s="21"/>
+    </row>
+    <row r="31" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A31" s="18" t="s">
+        <v>91</v>
+      </c>
+      <c r="B31" s="18" t="s">
+        <v>88</v>
+      </c>
+      <c r="C31" s="18">
+        <v>6</v>
+      </c>
+      <c r="D31" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="E31" s="18">
+        <v>22</v>
+      </c>
+      <c r="F31" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G31" s="18" t="s">
+        <v>90</v>
+      </c>
+      <c r="H31" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="I31" s="19"/>
+      <c r="J31" s="20"/>
+      <c r="K31" s="20"/>
+      <c r="L31" s="21"/>
+    </row>
+    <row r="32" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A32" s="18" t="s">
+        <v>92</v>
+      </c>
+      <c r="B32" s="18" t="s">
+        <v>88</v>
+      </c>
+      <c r="C32" s="18">
+        <v>6</v>
+      </c>
+      <c r="D32" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E32" s="18">
+        <v>22</v>
+      </c>
+      <c r="F32" s="18" t="s">
+        <v>89</v>
+      </c>
+      <c r="G32" s="18" t="s">
+        <v>90</v>
+      </c>
+      <c r="H32" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="I32" s="19"/>
+      <c r="J32" s="20"/>
+      <c r="K32" s="20"/>
+      <c r="L32" s="21"/>
+    </row>
+    <row r="33" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A33" s="18" t="s">
+        <v>93</v>
+      </c>
+      <c r="B33" s="18" t="s">
+        <v>88</v>
+      </c>
+      <c r="C33" s="18">
+        <v>6</v>
+      </c>
+      <c r="D33" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E33" s="18">
+        <v>22</v>
+      </c>
+      <c r="F33" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33" s="18" t="s">
+        <v>90</v>
+      </c>
+      <c r="H33" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="I33" s="19"/>
+      <c r="J33" s="20"/>
+      <c r="K33" s="20"/>
+      <c r="L33" s="21"/>
+    </row>
+    <row r="34" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A34" s="18" t="s">
+        <v>94</v>
+      </c>
+      <c r="B34" s="18" t="s">
+        <v>88</v>
+      </c>
+      <c r="C34" s="18">
+        <v>6</v>
+      </c>
+      <c r="D34" s="18" t="s">
+        <v>50</v>
+      </c>
+      <c r="E34" s="18">
+        <v>22</v>
+      </c>
+      <c r="F34" s="18" t="s">
+        <v>89</v>
+      </c>
+      <c r="G34" s="18" t="s">
+        <v>90</v>
+      </c>
+      <c r="H34" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="I34" s="19"/>
+      <c r="J34" s="20"/>
+      <c r="K34" s="20"/>
+      <c r="L34" s="21"/>
+    </row>
+    <row r="35" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A35" s="18" t="s">
+        <v>95</v>
+      </c>
+      <c r="B35" s="18" t="s">
+        <v>88</v>
+      </c>
+      <c r="C35" s="18">
+        <v>6</v>
+      </c>
+      <c r="D35" s="18" t="s">
+        <v>50</v>
+      </c>
+      <c r="E35" s="18">
+        <v>22</v>
+      </c>
+      <c r="F35" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G35" s="18" t="s">
+        <v>90</v>
+      </c>
+      <c r="H35" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="I35" s="19"/>
+      <c r="J35" s="20"/>
+      <c r="K35" s="20"/>
+      <c r="L35" s="21"/>
+    </row>
+    <row r="36" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A36" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="B36" s="18" t="s">
+        <v>88</v>
+      </c>
+      <c r="C36" s="18">
+        <v>6</v>
+      </c>
+      <c r="D36" s="18" t="s">
+        <v>53</v>
+      </c>
+      <c r="E36" s="18">
+        <v>22</v>
+      </c>
+      <c r="F36" s="18" t="s">
+        <v>89</v>
+      </c>
+      <c r="G36" s="18" t="s">
+        <v>90</v>
+      </c>
+      <c r="H36" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="I36" s="19"/>
+      <c r="J36" s="20"/>
+      <c r="K36" s="20"/>
+      <c r="L36" s="21"/>
+    </row>
+    <row r="37" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A37" s="18" t="s">
+        <v>97</v>
+      </c>
+      <c r="B37" s="18" t="s">
+        <v>88</v>
+      </c>
+      <c r="C37" s="18">
+        <v>6</v>
+      </c>
+      <c r="D37" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="E37" s="18">
+        <v>22</v>
+      </c>
+      <c r="F37" s="18" t="s">
+        <v>89</v>
+      </c>
+      <c r="G37" s="18" t="s">
+        <v>90</v>
+      </c>
+      <c r="H37" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="I37" s="19"/>
+      <c r="J37" s="20"/>
+      <c r="K37" s="20"/>
+      <c r="L37" s="21"/>
+    </row>
+    <row r="38" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A38" s="18" t="s">
+        <v>99</v>
+      </c>
+      <c r="B38" s="18" t="s">
         <v>100</v>
       </c>
-      <c r="F4" s="18">
+      <c r="C38" s="18">
+        <v>4</v>
+      </c>
+      <c r="D38" s="18" t="s">
+        <v>101</v>
+      </c>
+      <c r="E38" s="18">
+        <v>22</v>
+      </c>
+      <c r="F38" s="18" t="s">
+        <v>102</v>
+      </c>
+      <c r="G38" s="18" t="s">
+        <v>103</v>
+      </c>
+      <c r="H38" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="I38" s="19"/>
+      <c r="J38" s="20"/>
+      <c r="K38" s="20"/>
+      <c r="L38" s="21"/>
+    </row>
+    <row r="39" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A39" s="18" t="s">
+        <v>104</v>
+      </c>
+      <c r="B39" s="18" t="s">
+        <v>105</v>
+      </c>
+      <c r="C39" s="18">
+        <v>6</v>
+      </c>
+      <c r="D39" s="18" t="s">
+        <v>106</v>
+      </c>
+      <c r="E39" s="18">
+        <v>22</v>
+      </c>
+      <c r="F39" s="18" t="s">
+        <v>107</v>
+      </c>
+      <c r="G39" s="18" t="s">
+        <v>108</v>
+      </c>
+      <c r="H39" s="18" t="s">
+        <v>109</v>
+      </c>
+      <c r="I39" s="19"/>
+      <c r="J39" s="20"/>
+      <c r="K39" s="20"/>
+      <c r="L39" s="21"/>
+    </row>
+    <row r="40" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A40" s="18" t="s">
+        <v>110</v>
+      </c>
+      <c r="B40" s="18" t="s">
+        <v>111</v>
+      </c>
+      <c r="C40" s="18">
+        <v>8</v>
+      </c>
+      <c r="D40" s="18" t="s">
+        <v>106</v>
+      </c>
+      <c r="E40" s="18">
+        <v>22</v>
+      </c>
+      <c r="F40" s="23">
+        <v>0.459027777777778</v>
+      </c>
+      <c r="G40" s="18" t="s">
+        <v>112</v>
+      </c>
+      <c r="H40" s="18" t="s">
+        <v>109</v>
+      </c>
+      <c r="I40" s="19"/>
+      <c r="J40" s="20"/>
+      <c r="K40" s="20"/>
+      <c r="L40" s="21"/>
+    </row>
+    <row r="41" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A41" s="18" t="s">
+        <v>113</v>
+      </c>
+      <c r="B41" s="18" t="s">
+        <v>114</v>
+      </c>
+      <c r="C41" s="18">
+        <v>8</v>
+      </c>
+      <c r="D41" s="18">
+        <v>96</v>
+      </c>
+      <c r="E41" s="18">
+        <v>22</v>
+      </c>
+      <c r="F41" s="18">
+        <v>12.3</v>
+      </c>
+      <c r="G41" s="18" t="s">
+        <v>115</v>
+      </c>
+      <c r="H41" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="I41" s="19"/>
+      <c r="J41" s="20"/>
+      <c r="K41" s="20"/>
+      <c r="L41" s="21"/>
+    </row>
+    <row r="42" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A42" s="18" t="s">
+        <v>116</v>
+      </c>
+      <c r="B42" s="18" t="s">
+        <v>117</v>
+      </c>
+      <c r="C42" s="18">
+        <v>8</v>
+      </c>
+      <c r="D42" s="18" t="s">
+        <v>118</v>
+      </c>
+      <c r="E42" s="18">
+        <v>22</v>
+      </c>
+      <c r="F42" s="23">
+        <v>0.417361111111111</v>
+      </c>
+      <c r="G42" s="18" t="s">
+        <v>119</v>
+      </c>
+      <c r="H42" s="18" t="s">
+        <v>120</v>
+      </c>
+      <c r="I42" s="19"/>
+      <c r="J42" s="20"/>
+      <c r="K42" s="20"/>
+      <c r="L42" s="21"/>
+    </row>
+    <row r="43" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A43" s="18" t="s">
+        <v>121</v>
+      </c>
+      <c r="B43" s="18" t="s">
+        <v>122</v>
+      </c>
+      <c r="C43" s="18">
+        <v>8</v>
+      </c>
+      <c r="D43" s="18">
+        <v>92</v>
+      </c>
+      <c r="E43" s="18">
+        <v>22</v>
+      </c>
+      <c r="F43" s="18" t="s">
+        <v>123</v>
+      </c>
+      <c r="G43" s="18" t="s">
+        <v>90</v>
+      </c>
+      <c r="H43" s="18" t="s">
+        <v>57</v>
+      </c>
+      <c r="I43" s="19"/>
+      <c r="J43" s="20"/>
+      <c r="K43" s="20"/>
+      <c r="L43" s="21"/>
+    </row>
+    <row r="44" ht="30" customHeight="1" spans="1:12">
+      <c r="A44" s="14" t="s">
+        <v>124</v>
+      </c>
+      <c r="B44" s="15"/>
+      <c r="C44" s="15"/>
+      <c r="D44" s="15"/>
+      <c r="E44" s="15"/>
+      <c r="F44" s="15"/>
+      <c r="G44" s="15"/>
+      <c r="H44" s="15"/>
+      <c r="I44" s="19"/>
+      <c r="J44" s="20"/>
+      <c r="K44" s="20"/>
+      <c r="L44" s="24"/>
+    </row>
+    <row r="45" s="5" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A45" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="B45" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="C45" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="D45" s="17" t="s">
+        <v>125</v>
+      </c>
+      <c r="E45" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="F45" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="G45" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="H45" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="I45" s="19"/>
+      <c r="J45" s="20"/>
+      <c r="K45" s="20"/>
+      <c r="L45" s="25"/>
+    </row>
+    <row r="46" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A46" s="18" t="s">
+        <v>126</v>
+      </c>
+      <c r="B46" s="18" t="s">
+        <v>127</v>
+      </c>
+      <c r="C46" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D46" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="E46" s="18">
+        <v>22</v>
+      </c>
+      <c r="F46" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G46" s="18" t="s">
+        <v>128</v>
+      </c>
+      <c r="H46" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="I46" s="19"/>
+      <c r="J46" s="20"/>
+      <c r="K46" s="20"/>
+      <c r="L46" s="21"/>
+    </row>
+    <row r="47" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A47" s="18" t="s">
+        <v>129</v>
+      </c>
+      <c r="B47" s="18" t="s">
+        <v>127</v>
+      </c>
+      <c r="C47" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D47" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E47" s="18">
+        <v>22</v>
+      </c>
+      <c r="F47" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G47" s="18" t="s">
+        <v>128</v>
+      </c>
+      <c r="H47" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="I47" s="19"/>
+      <c r="J47" s="20"/>
+      <c r="K47" s="20"/>
+      <c r="L47" s="21"/>
+    </row>
+    <row r="48" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A48" s="18" t="s">
+        <v>130</v>
+      </c>
+      <c r="B48" s="18" t="s">
+        <v>131</v>
+      </c>
+      <c r="C48" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D48" s="18" t="s">
+        <v>132</v>
+      </c>
+      <c r="E48" s="18">
         <v>23</v>
       </c>
-      <c r="G4" s="18" t="s">
-[...5 lines deleted...]
-      <c r="I4" s="18" t="s">
+      <c r="F48" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="G48" s="18" t="s">
+        <v>133</v>
+      </c>
+      <c r="H48" s="18" t="s">
+        <v>134</v>
+      </c>
+      <c r="I48" s="19"/>
+      <c r="J48" s="20"/>
+      <c r="K48" s="20"/>
+      <c r="L48" s="21"/>
+    </row>
+    <row r="49" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A49" s="18" t="s">
+        <v>135</v>
+      </c>
+      <c r="B49" s="18" t="s">
+        <v>131</v>
+      </c>
+      <c r="C49" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D49" s="18" t="s">
+        <v>136</v>
+      </c>
+      <c r="E49" s="18">
+        <v>23</v>
+      </c>
+      <c r="F49" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="G49" s="18" t="s">
+        <v>133</v>
+      </c>
+      <c r="H49" s="18" t="s">
+        <v>134</v>
+      </c>
+      <c r="I49" s="19"/>
+      <c r="J49" s="20"/>
+      <c r="K49" s="20"/>
+      <c r="L49" s="21"/>
+    </row>
+    <row r="50" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A50" s="18" t="s">
+        <v>137</v>
+      </c>
+      <c r="B50" s="18" t="s">
+        <v>138</v>
+      </c>
+      <c r="C50" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D50" s="18" t="s">
+        <v>139</v>
+      </c>
+      <c r="E50" s="18">
+        <v>23</v>
+      </c>
+      <c r="F50" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="G50" s="18" t="s">
+        <v>140</v>
+      </c>
+      <c r="H50" s="18" t="s">
+        <v>57</v>
+      </c>
+      <c r="I50" s="19"/>
+      <c r="J50" s="20"/>
+      <c r="K50" s="20"/>
+      <c r="L50" s="21"/>
+    </row>
+    <row r="51" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A51" s="18" t="s">
+        <v>141</v>
+      </c>
+      <c r="B51" s="18" t="s">
+        <v>138</v>
+      </c>
+      <c r="C51" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D51" s="18" t="s">
+        <v>142</v>
+      </c>
+      <c r="E51" s="18">
+        <v>23</v>
+      </c>
+      <c r="F51" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="G51" s="18" t="s">
+        <v>140</v>
+      </c>
+      <c r="H51" s="18" t="s">
+        <v>57</v>
+      </c>
+      <c r="I51" s="19"/>
+      <c r="J51" s="20"/>
+      <c r="K51" s="20"/>
+      <c r="L51" s="21"/>
+    </row>
+    <row r="52" s="6" customFormat="1" ht="30" customHeight="1" spans="1:12">
+      <c r="A52" s="26" t="s">
+        <v>143</v>
+      </c>
+      <c r="B52" s="27"/>
+      <c r="C52" s="27"/>
+      <c r="D52" s="27"/>
+      <c r="E52" s="27"/>
+      <c r="F52" s="27"/>
+      <c r="G52" s="27"/>
+      <c r="H52" s="27"/>
+      <c r="I52" s="28"/>
+      <c r="J52" s="28"/>
+      <c r="K52" s="28"/>
+      <c r="L52" s="28"/>
+    </row>
+    <row r="53" s="7" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A53" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="B53" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="C53" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="D53" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="E53" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="F53" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="G53" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="H53" s="17" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="54" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A54" s="18" t="s">
+        <v>144</v>
+      </c>
+      <c r="B54" s="18" t="s">
+        <v>145</v>
+      </c>
+      <c r="C54" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D54" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="E54" s="18">
+        <v>22</v>
+      </c>
+      <c r="F54" s="18" t="s">
+        <v>89</v>
+      </c>
+      <c r="G54" s="18" t="s">
+        <v>146</v>
+      </c>
+      <c r="H54" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="I54" s="19"/>
+      <c r="J54" s="20"/>
+      <c r="K54" s="20"/>
+      <c r="L54" s="21"/>
+    </row>
+    <row r="55" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A55" s="18" t="s">
+        <v>147</v>
+      </c>
+      <c r="B55" s="18" t="s">
+        <v>145</v>
+      </c>
+      <c r="C55" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D55" s="18" t="s">
+        <v>50</v>
+      </c>
+      <c r="E55" s="18">
+        <v>22</v>
+      </c>
+      <c r="F55" s="18" t="s">
+        <v>89</v>
+      </c>
+      <c r="G55" s="18" t="s">
+        <v>146</v>
+      </c>
+      <c r="H55" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="I55" s="19"/>
+      <c r="J55" s="20"/>
+      <c r="K55" s="20"/>
+      <c r="L55" s="21"/>
+    </row>
+    <row r="56" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A56" s="18" t="s">
+        <v>148</v>
+      </c>
+      <c r="B56" s="18" t="s">
+        <v>145</v>
+      </c>
+      <c r="C56" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D56" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="E56" s="18">
+        <v>22</v>
+      </c>
+      <c r="F56" s="18" t="s">
+        <v>89</v>
+      </c>
+      <c r="G56" s="18" t="s">
+        <v>149</v>
+      </c>
+      <c r="H56" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="19"/>
+      <c r="J56" s="20"/>
+      <c r="K56" s="20"/>
+      <c r="L56" s="21"/>
+    </row>
+    <row r="57" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A57" s="18" t="s">
+        <v>150</v>
+      </c>
+      <c r="B57" s="18" t="s">
+        <v>151</v>
+      </c>
+      <c r="C57" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D57" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E57" s="18" t="s">
+        <v>152</v>
+      </c>
+      <c r="F57" s="18" t="s">
+        <v>89</v>
+      </c>
+      <c r="G57" s="18" t="s">
+        <v>153</v>
+      </c>
+      <c r="H57" s="18" t="s">
+        <v>154</v>
+      </c>
+      <c r="I57" s="19"/>
+      <c r="J57" s="20"/>
+      <c r="K57" s="20"/>
+      <c r="L57" s="21"/>
+    </row>
+    <row r="58" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A58" s="18" t="s">
+        <v>155</v>
+      </c>
+      <c r="B58" s="18" t="s">
+        <v>156</v>
+      </c>
+      <c r="C58" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D58" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="E58" s="18">
+        <v>22</v>
+      </c>
+      <c r="F58" s="18" t="s">
+        <v>157</v>
+      </c>
+      <c r="G58" s="18">
+        <v>30</v>
+      </c>
+      <c r="H58" s="18" t="s">
+        <v>154</v>
+      </c>
+      <c r="I58" s="19"/>
+      <c r="J58" s="20"/>
+      <c r="K58" s="20"/>
+      <c r="L58" s="21"/>
+    </row>
+    <row r="59" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A59" s="18" t="s">
+        <v>158</v>
+      </c>
+      <c r="B59" s="18" t="s">
+        <v>159</v>
+      </c>
+      <c r="C59" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D59" s="18" t="s">
+        <v>160</v>
+      </c>
+      <c r="E59" s="18">
+        <v>21</v>
+      </c>
+      <c r="F59" s="18" t="s">
+        <v>157</v>
+      </c>
+      <c r="G59" s="18" t="s">
+        <v>161</v>
+      </c>
+      <c r="H59" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="I59" s="19"/>
+      <c r="J59" s="20"/>
+      <c r="K59" s="20"/>
+      <c r="L59" s="21"/>
+    </row>
+    <row r="60" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A60" s="18" t="s">
+        <v>162</v>
+      </c>
+      <c r="B60" s="18" t="s">
+        <v>159</v>
+      </c>
+      <c r="C60" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D60" s="18" t="s">
+        <v>163</v>
+      </c>
+      <c r="E60" s="18">
+        <v>21</v>
+      </c>
+      <c r="F60" s="18" t="s">
+        <v>157</v>
+      </c>
+      <c r="G60" s="18" t="s">
+        <v>161</v>
+      </c>
+      <c r="H60" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="I60" s="19"/>
+      <c r="J60" s="20"/>
+      <c r="K60" s="20"/>
+      <c r="L60" s="21"/>
+    </row>
+    <row r="61" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A61" s="18" t="s">
+        <v>164</v>
+      </c>
+      <c r="B61" s="18" t="s">
+        <v>165</v>
+      </c>
+      <c r="C61" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D61" s="18">
+        <v>88</v>
+      </c>
+      <c r="E61" s="18">
+        <v>22</v>
+      </c>
+      <c r="F61" s="18" t="s">
+        <v>123</v>
+      </c>
+      <c r="G61" s="18" t="s">
+        <v>90</v>
+      </c>
+      <c r="H61" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="I61" s="19"/>
+      <c r="J61" s="20"/>
+      <c r="K61" s="20"/>
+      <c r="L61" s="21"/>
+    </row>
+    <row r="62" s="8" customFormat="1" ht="30" customHeight="1" spans="1:12">
+      <c r="A62" s="14" t="s">
+        <v>166</v>
+      </c>
+      <c r="B62" s="15"/>
+      <c r="C62" s="15"/>
+      <c r="D62" s="15"/>
+      <c r="E62" s="15"/>
+      <c r="F62" s="15"/>
+      <c r="G62" s="15"/>
+      <c r="H62" s="15"/>
+    </row>
+    <row r="63" s="2" customFormat="1" ht="30" customHeight="1" spans="1:12">
+      <c r="A63" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="B63" s="29" t="s">
+        <v>66</v>
+      </c>
+      <c r="C63" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="D63" s="29" t="s">
+        <v>167</v>
+      </c>
+      <c r="E63" s="29" t="s">
+        <v>168</v>
+      </c>
+      <c r="F63" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="G63" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="H63" s="17" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="64" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A64" s="18" t="s">
+        <v>169</v>
+      </c>
+      <c r="B64" s="18" t="s">
+        <v>170</v>
+      </c>
+      <c r="C64" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="D64" s="18" t="s">
+        <v>62</v>
+      </c>
+      <c r="E64" s="18">
+        <v>22</v>
+      </c>
+      <c r="F64" s="23" t="s">
+        <v>171</v>
+      </c>
+      <c r="G64" s="18" t="s">
+        <v>172</v>
+      </c>
+      <c r="H64" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="I64" s="19"/>
+      <c r="J64" s="20"/>
+      <c r="K64" s="20"/>
+      <c r="L64" s="21"/>
+    </row>
+    <row r="65" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A65" s="18" t="s">
+        <v>173</v>
+      </c>
+      <c r="B65" s="18" t="s">
+        <v>174</v>
+      </c>
+      <c r="C65" s="18" t="s">
+        <v>175</v>
+      </c>
+      <c r="D65" s="18" t="s">
+        <v>62</v>
+      </c>
+      <c r="E65" s="18">
+        <v>22</v>
+      </c>
+      <c r="F65" s="23" t="s">
+        <v>171</v>
+      </c>
+      <c r="G65" s="18" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="14" t="s">
+      <c r="H65" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="I65" s="19"/>
+      <c r="J65" s="20"/>
+      <c r="K65" s="20"/>
+      <c r="L65" s="21"/>
+    </row>
+    <row r="66" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A66" s="18" t="s">
+        <v>176</v>
+      </c>
+      <c r="B66" s="18" t="s">
+        <v>177</v>
+      </c>
+      <c r="C66" s="18" t="s">
+        <v>178</v>
+      </c>
+      <c r="D66" s="18" t="s">
+        <v>179</v>
+      </c>
+      <c r="E66" s="18">
+        <v>22</v>
+      </c>
+      <c r="F66" s="23" t="s">
+        <v>171</v>
+      </c>
+      <c r="G66" s="18" t="s">
+        <v>180</v>
+      </c>
+      <c r="H66" s="18" t="s">
+        <v>154</v>
+      </c>
+      <c r="I66" s="19"/>
+      <c r="J66" s="20"/>
+      <c r="K66" s="20"/>
+      <c r="L66" s="21"/>
+    </row>
+    <row r="67" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A67" s="18" t="s">
+        <v>181</v>
+      </c>
+      <c r="B67" s="18" t="s">
+        <v>182</v>
+      </c>
+      <c r="C67" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="D67" s="18" t="s">
+        <v>179</v>
+      </c>
+      <c r="E67" s="18">
+        <v>20</v>
+      </c>
+      <c r="F67" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="G67" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="H67" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="15"/>
-[...9 lines deleted...]
-      <c r="A6" s="17" t="s">
+      <c r="I67" s="19"/>
+      <c r="J67" s="20"/>
+      <c r="K67" s="20"/>
+      <c r="L67" s="21"/>
+    </row>
+    <row r="68" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A68" s="18" t="s">
+        <v>183</v>
+      </c>
+      <c r="B68" s="18" t="s">
+        <v>184</v>
+      </c>
+      <c r="C68" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D68" s="18" t="s">
+        <v>185</v>
+      </c>
+      <c r="E68" s="18">
+        <v>19</v>
+      </c>
+      <c r="F68" s="23" t="s">
+        <v>123</v>
+      </c>
+      <c r="G68" s="18" t="s">
+        <v>186</v>
+      </c>
+      <c r="H68" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="I68" s="19"/>
+      <c r="J68" s="20"/>
+      <c r="K68" s="20"/>
+      <c r="L68" s="21"/>
+    </row>
+    <row r="69" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A69" s="18" t="s">
+        <v>187</v>
+      </c>
+      <c r="B69" s="18" t="s">
+        <v>184</v>
+      </c>
+      <c r="C69" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D69" s="18" t="s">
+        <v>185</v>
+      </c>
+      <c r="E69" s="18">
+        <v>19</v>
+      </c>
+      <c r="F69" s="23" t="s">
+        <v>123</v>
+      </c>
+      <c r="G69" s="18" t="s">
+        <v>188</v>
+      </c>
+      <c r="H69" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="I69" s="19"/>
+      <c r="J69" s="20"/>
+      <c r="K69" s="20"/>
+      <c r="L69" s="21"/>
+    </row>
+    <row r="70" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A70" s="18" t="s">
+        <v>189</v>
+      </c>
+      <c r="B70" s="18" t="s">
+        <v>184</v>
+      </c>
+      <c r="C70" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D70" s="18" t="s">
+        <v>190</v>
+      </c>
+      <c r="E70" s="18">
+        <v>19</v>
+      </c>
+      <c r="F70" s="23" t="s">
+        <v>123</v>
+      </c>
+      <c r="G70" s="18" t="s">
+        <v>188</v>
+      </c>
+      <c r="H70" s="18" t="s">
+        <v>57</v>
+      </c>
+      <c r="I70" s="19"/>
+      <c r="J70" s="20"/>
+      <c r="K70" s="20"/>
+      <c r="L70" s="21"/>
+    </row>
+    <row r="71" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A71" s="18" t="s">
+        <v>191</v>
+      </c>
+      <c r="B71" s="18" t="s">
+        <v>192</v>
+      </c>
+      <c r="C71" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D71" s="18" t="s">
+        <v>193</v>
+      </c>
+      <c r="E71" s="18">
+        <v>22</v>
+      </c>
+      <c r="F71" s="23" t="s">
+        <v>194</v>
+      </c>
+      <c r="G71" s="18" t="s">
+        <v>115</v>
+      </c>
+      <c r="H71" s="18" t="s">
+        <v>154</v>
+      </c>
+      <c r="I71" s="19"/>
+      <c r="J71" s="20"/>
+      <c r="K71" s="20"/>
+      <c r="L71" s="21"/>
+    </row>
+    <row r="72" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A72" s="18" t="s">
+        <v>195</v>
+      </c>
+      <c r="B72" s="18" t="s">
+        <v>196</v>
+      </c>
+      <c r="C72" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D72" s="18" t="s">
+        <v>160</v>
+      </c>
+      <c r="E72" s="18">
+        <v>20</v>
+      </c>
+      <c r="F72" s="23" t="s">
+        <v>123</v>
+      </c>
+      <c r="G72" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="H72" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="I72" s="19"/>
+      <c r="J72" s="20"/>
+      <c r="K72" s="20"/>
+      <c r="L72" s="21"/>
+    </row>
+    <row r="73" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A73" s="18" t="s">
+        <v>197</v>
+      </c>
+      <c r="B73" s="18" t="s">
+        <v>196</v>
+      </c>
+      <c r="C73" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D73" s="18" t="s">
+        <v>163</v>
+      </c>
+      <c r="E73" s="18">
+        <v>20</v>
+      </c>
+      <c r="F73" s="23" t="s">
+        <v>123</v>
+      </c>
+      <c r="G73" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="H73" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="I73" s="19"/>
+      <c r="J73" s="20"/>
+      <c r="K73" s="20"/>
+      <c r="L73" s="21"/>
+    </row>
+    <row r="74" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A74" s="18" t="s">
+        <v>198</v>
+      </c>
+      <c r="B74" s="18" t="s">
+        <v>196</v>
+      </c>
+      <c r="C74" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D74" s="18" t="s">
+        <v>160</v>
+      </c>
+      <c r="E74" s="18">
+        <v>20</v>
+      </c>
+      <c r="F74" s="23">
+        <v>0.417361111111111</v>
+      </c>
+      <c r="G74" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="H74" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="I74" s="19"/>
+      <c r="J74" s="20"/>
+      <c r="K74" s="20"/>
+      <c r="L74" s="21"/>
+    </row>
+    <row r="75" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A75" s="18" t="s">
+        <v>199</v>
+      </c>
+      <c r="B75" s="18" t="s">
+        <v>196</v>
+      </c>
+      <c r="C75" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D75" s="18" t="s">
+        <v>163</v>
+      </c>
+      <c r="E75" s="18">
+        <v>20</v>
+      </c>
+      <c r="F75" s="23">
+        <v>0.417361111111111</v>
+      </c>
+      <c r="G75" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="H75" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="I75" s="19"/>
+      <c r="J75" s="20"/>
+      <c r="K75" s="20"/>
+      <c r="L75" s="21"/>
+    </row>
+    <row r="76" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A76" s="18" t="s">
+        <v>200</v>
+      </c>
+      <c r="B76" s="18" t="s">
+        <v>201</v>
+      </c>
+      <c r="C76" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D76" s="18" t="s">
+        <v>160</v>
+      </c>
+      <c r="E76" s="18">
+        <v>23</v>
+      </c>
+      <c r="F76" s="23" t="s">
+        <v>171</v>
+      </c>
+      <c r="G76" s="18" t="s">
+        <v>186</v>
+      </c>
+      <c r="H76" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="I76" s="19"/>
+      <c r="J76" s="20"/>
+      <c r="K76" s="20"/>
+      <c r="L76" s="21"/>
+    </row>
+    <row r="77" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A77" s="18" t="s">
+        <v>202</v>
+      </c>
+      <c r="B77" s="18" t="s">
+        <v>201</v>
+      </c>
+      <c r="C77" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D77" s="18" t="s">
+        <v>163</v>
+      </c>
+      <c r="E77" s="18">
+        <v>23</v>
+      </c>
+      <c r="F77" s="23" t="s">
+        <v>123</v>
+      </c>
+      <c r="G77" s="18" t="s">
+        <v>186</v>
+      </c>
+      <c r="H77" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="I77" s="19"/>
+      <c r="J77" s="20"/>
+      <c r="K77" s="20"/>
+      <c r="L77" s="21"/>
+    </row>
+    <row r="78" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A78" s="18" t="s">
+        <v>203</v>
+      </c>
+      <c r="B78" s="18" t="s">
+        <v>201</v>
+      </c>
+      <c r="C78" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D78" s="18" t="s">
+        <v>160</v>
+      </c>
+      <c r="E78" s="18">
+        <v>23</v>
+      </c>
+      <c r="F78" s="23" t="s">
+        <v>171</v>
+      </c>
+      <c r="G78" s="18" t="s">
+        <v>186</v>
+      </c>
+      <c r="H78" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="I78" s="19"/>
+      <c r="J78" s="20"/>
+      <c r="K78" s="20"/>
+      <c r="L78" s="21"/>
+    </row>
+    <row r="79" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A79" s="18" t="s">
+        <v>204</v>
+      </c>
+      <c r="B79" s="18" t="s">
+        <v>201</v>
+      </c>
+      <c r="C79" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D79" s="18" t="s">
+        <v>163</v>
+      </c>
+      <c r="E79" s="18">
+        <v>23</v>
+      </c>
+      <c r="F79" s="23" t="s">
+        <v>123</v>
+      </c>
+      <c r="G79" s="18" t="s">
+        <v>186</v>
+      </c>
+      <c r="H79" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="I79" s="19"/>
+      <c r="J79" s="20"/>
+      <c r="K79" s="20"/>
+      <c r="L79" s="21"/>
+    </row>
+    <row r="80" s="9" customFormat="1" ht="30" customHeight="1" spans="1:12">
+      <c r="A80" s="14" t="s">
+        <v>205</v>
+      </c>
+      <c r="B80" s="15"/>
+      <c r="C80" s="15"/>
+      <c r="D80" s="15"/>
+      <c r="E80" s="15"/>
+      <c r="F80" s="15"/>
+      <c r="G80" s="15"/>
+      <c r="H80" s="15"/>
+    </row>
+    <row r="81" s="2" customFormat="1" ht="30" customHeight="1" spans="1:12">
+      <c r="A81" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="17" t="s">
+      <c r="B81" s="29" t="s">
+        <v>66</v>
+      </c>
+      <c r="C81" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="D81" s="29" t="s">
+        <v>167</v>
+      </c>
+      <c r="E81" s="29" t="s">
+        <v>168</v>
+      </c>
+      <c r="F81" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="G81" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="H81" s="17" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="82" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A82" s="18" t="s">
+        <v>206</v>
+      </c>
+      <c r="B82" s="18" t="s">
+        <v>207</v>
+      </c>
+      <c r="C82" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D82" s="18" t="s">
+        <v>190</v>
+      </c>
+      <c r="E82" s="18">
+        <v>20</v>
+      </c>
+      <c r="F82" s="23">
+        <v>0.417361111111111</v>
+      </c>
+      <c r="G82" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="H82" s="18" t="s">
+        <v>57</v>
+      </c>
+      <c r="I82" s="19"/>
+      <c r="J82" s="20"/>
+      <c r="K82" s="20"/>
+      <c r="L82" s="21"/>
+    </row>
+    <row r="83" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A83" s="18" t="s">
+        <v>208</v>
+      </c>
+      <c r="B83" s="18" t="s">
+        <v>209</v>
+      </c>
+      <c r="C83" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D83" s="18" t="s">
+        <v>210</v>
+      </c>
+      <c r="E83" s="18">
+        <v>22</v>
+      </c>
+      <c r="F83" s="23" t="s">
+        <v>194</v>
+      </c>
+      <c r="G83" s="18" t="s">
+        <v>211</v>
+      </c>
+      <c r="H83" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="I83" s="19"/>
+      <c r="J83" s="20"/>
+      <c r="K83" s="20"/>
+      <c r="L83" s="21"/>
+    </row>
+    <row r="84" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A84" s="18" t="s">
+        <v>212</v>
+      </c>
+      <c r="B84" s="18" t="s">
+        <v>213</v>
+      </c>
+      <c r="C84" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D84" s="18" t="s">
+        <v>210</v>
+      </c>
+      <c r="E84" s="18">
+        <v>22</v>
+      </c>
+      <c r="F84" s="23">
+        <v>0.459027777777778</v>
+      </c>
+      <c r="G84" s="18" t="s">
+        <v>211</v>
+      </c>
+      <c r="H84" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="I84" s="19"/>
+      <c r="J84" s="20"/>
+      <c r="K84" s="20"/>
+      <c r="L84" s="21"/>
+    </row>
+    <row r="85" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A85" s="18" t="s">
+        <v>214</v>
+      </c>
+      <c r="B85" s="18" t="s">
+        <v>215</v>
+      </c>
+      <c r="C85" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="D85" s="18" t="s">
+        <v>216</v>
+      </c>
+      <c r="E85" s="18">
+        <v>22</v>
+      </c>
+      <c r="F85" s="23" t="s">
+        <v>194</v>
+      </c>
+      <c r="G85" s="18" t="s">
+        <v>217</v>
+      </c>
+      <c r="H85" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="I85" s="19"/>
+      <c r="J85" s="20"/>
+      <c r="K85" s="20"/>
+      <c r="L85" s="21"/>
+    </row>
+    <row r="86" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A86" s="18" t="s">
+        <v>218</v>
+      </c>
+      <c r="B86" s="18" t="s">
+        <v>215</v>
+      </c>
+      <c r="C86" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="D86" s="18" t="s">
+        <v>179</v>
+      </c>
+      <c r="E86" s="18">
+        <v>22</v>
+      </c>
+      <c r="F86" s="23" t="s">
+        <v>194</v>
+      </c>
+      <c r="G86" s="18" t="s">
+        <v>217</v>
+      </c>
+      <c r="H86" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="I86" s="19"/>
+      <c r="J86" s="20"/>
+      <c r="K86" s="20"/>
+      <c r="L86" s="21"/>
+    </row>
+    <row r="87" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A87" s="18" t="s">
+        <v>219</v>
+      </c>
+      <c r="B87" s="18" t="s">
+        <v>215</v>
+      </c>
+      <c r="C87" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="D87" s="18" t="s">
+        <v>216</v>
+      </c>
+      <c r="E87" s="18">
+        <v>22</v>
+      </c>
+      <c r="F87" s="23" t="s">
+        <v>171</v>
+      </c>
+      <c r="G87" s="18" t="s">
+        <v>217</v>
+      </c>
+      <c r="H87" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="I87" s="19"/>
+      <c r="J87" s="20"/>
+      <c r="K87" s="20"/>
+      <c r="L87" s="21"/>
+    </row>
+    <row r="88" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A88" s="18" t="s">
+        <v>220</v>
+      </c>
+      <c r="B88" s="18" t="s">
+        <v>221</v>
+      </c>
+      <c r="C88" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="D88" s="18" t="s">
+        <v>216</v>
+      </c>
+      <c r="E88" s="18">
+        <v>22</v>
+      </c>
+      <c r="F88" s="23" t="s">
+        <v>194</v>
+      </c>
+      <c r="G88" s="18" t="s">
+        <v>222</v>
+      </c>
+      <c r="H88" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="I88" s="19"/>
+      <c r="J88" s="20"/>
+      <c r="K88" s="20"/>
+      <c r="L88" s="21"/>
+    </row>
+    <row r="89" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A89" s="18" t="s">
+        <v>223</v>
+      </c>
+      <c r="B89" s="18" t="s">
+        <v>221</v>
+      </c>
+      <c r="C89" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="D89" s="18" t="s">
+        <v>179</v>
+      </c>
+      <c r="E89" s="18">
+        <v>22</v>
+      </c>
+      <c r="F89" s="23" t="s">
+        <v>194</v>
+      </c>
+      <c r="G89" s="18" t="s">
+        <v>222</v>
+      </c>
+      <c r="H89" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="I89" s="19"/>
+      <c r="J89" s="20"/>
+      <c r="K89" s="20"/>
+      <c r="L89" s="21"/>
+    </row>
+    <row r="90" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A90" s="18" t="s">
+        <v>224</v>
+      </c>
+      <c r="B90" s="18" t="s">
+        <v>225</v>
+      </c>
+      <c r="C90" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D90" s="18" t="s">
+        <v>216</v>
+      </c>
+      <c r="E90" s="18">
+        <v>22</v>
+      </c>
+      <c r="F90" s="23" t="s">
+        <v>194</v>
+      </c>
+      <c r="G90" s="18" t="s">
+        <v>222</v>
+      </c>
+      <c r="H90" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="I90" s="19"/>
+      <c r="J90" s="20"/>
+      <c r="K90" s="20"/>
+      <c r="L90" s="21"/>
+    </row>
+    <row r="91" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A91" s="18" t="s">
+        <v>226</v>
+      </c>
+      <c r="B91" s="18" t="s">
+        <v>225</v>
+      </c>
+      <c r="C91" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D91" s="18" t="s">
+        <v>179</v>
+      </c>
+      <c r="E91" s="18">
+        <v>22</v>
+      </c>
+      <c r="F91" s="23" t="s">
+        <v>194</v>
+      </c>
+      <c r="G91" s="18" t="s">
+        <v>222</v>
+      </c>
+      <c r="H91" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="I91" s="19"/>
+      <c r="J91" s="20"/>
+      <c r="K91" s="20"/>
+      <c r="L91" s="21"/>
+    </row>
+    <row r="92" s="9" customFormat="1" ht="30" customHeight="1" spans="1:12">
+      <c r="A92" s="14" t="s">
+        <v>227</v>
+      </c>
+      <c r="B92" s="15"/>
+      <c r="C92" s="15"/>
+      <c r="D92" s="15"/>
+      <c r="E92" s="15"/>
+      <c r="F92" s="15"/>
+      <c r="G92" s="15"/>
+      <c r="H92" s="15"/>
+    </row>
+    <row r="93" s="2" customFormat="1" ht="30" customHeight="1" spans="1:12">
+      <c r="A93" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="B93" s="29" t="s">
+        <v>66</v>
+      </c>
+      <c r="C93" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="D93" s="29" t="s">
+        <v>167</v>
+      </c>
+      <c r="E93" s="29" t="s">
+        <v>168</v>
+      </c>
+      <c r="F93" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="G93" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="H93" s="17" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="94" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A94" s="18" t="s">
+        <v>228</v>
+      </c>
+      <c r="B94" s="18" t="s">
+        <v>229</v>
+      </c>
+      <c r="C94" s="18">
+        <v>4</v>
+      </c>
+      <c r="D94" s="18">
+        <v>72</v>
+      </c>
+      <c r="E94" s="18">
+        <v>20</v>
+      </c>
+      <c r="F94" s="23" t="s">
+        <v>230</v>
+      </c>
+      <c r="G94" s="18">
+        <v>34</v>
+      </c>
+      <c r="H94" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="I94" s="19"/>
+      <c r="J94" s="20"/>
+      <c r="K94" s="20"/>
+      <c r="L94" s="21"/>
+    </row>
+    <row r="95" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A95" s="18" t="s">
+        <v>231</v>
+      </c>
+      <c r="B95" s="18" t="s">
+        <v>232</v>
+      </c>
+      <c r="C95" s="18">
+        <v>4</v>
+      </c>
+      <c r="D95" s="18">
+        <v>70.8</v>
+      </c>
+      <c r="E95" s="18">
+        <v>20</v>
+      </c>
+      <c r="F95" s="23" t="s">
+        <v>233</v>
+      </c>
+      <c r="G95" s="18">
+        <v>34.5</v>
+      </c>
+      <c r="H95" s="18" t="s">
+        <v>57</v>
+      </c>
+      <c r="I95" s="19"/>
+      <c r="J95" s="20"/>
+      <c r="K95" s="20"/>
+      <c r="L95" s="21"/>
+    </row>
+    <row r="96" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A96" s="18" t="s">
+        <v>234</v>
+      </c>
+      <c r="B96" s="18" t="s">
+        <v>235</v>
+      </c>
+      <c r="C96" s="18">
+        <v>4</v>
+      </c>
+      <c r="D96" s="18">
+        <v>69.6</v>
+      </c>
+      <c r="E96" s="18">
+        <v>22</v>
+      </c>
+      <c r="F96" s="23" t="s">
+        <v>236</v>
+      </c>
+      <c r="G96" s="18">
+        <v>36</v>
+      </c>
+      <c r="H96" s="18" t="s">
+        <v>237</v>
+      </c>
+      <c r="I96" s="19"/>
+      <c r="J96" s="20"/>
+      <c r="K96" s="20"/>
+      <c r="L96" s="21"/>
+    </row>
+    <row r="97" s="9" customFormat="1" ht="30" customHeight="1" spans="1:12">
+      <c r="A97" s="14" t="s">
+        <v>238</v>
+      </c>
+      <c r="B97" s="15"/>
+      <c r="C97" s="15"/>
+      <c r="D97" s="15"/>
+      <c r="E97" s="15"/>
+      <c r="F97" s="15"/>
+      <c r="G97" s="15"/>
+      <c r="H97" s="15"/>
+    </row>
+    <row r="98" s="2" customFormat="1" ht="30" customHeight="1" spans="1:12">
+      <c r="A98" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="B98" s="29" t="s">
+        <v>66</v>
+      </c>
+      <c r="C98" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="D98" s="29" t="s">
+        <v>167</v>
+      </c>
+      <c r="E98" s="29" t="s">
+        <v>168</v>
+      </c>
+      <c r="F98" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="G98" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="H98" s="17" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="99" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A99" s="18" t="s">
+        <v>239</v>
+      </c>
+      <c r="B99" s="18" t="s">
+        <v>240</v>
+      </c>
+      <c r="C99" s="18">
+        <v>4</v>
+      </c>
+      <c r="D99" s="18">
+        <v>78</v>
+      </c>
+      <c r="E99" s="18">
+        <v>20</v>
+      </c>
+      <c r="F99" s="23" t="s">
+        <v>241</v>
+      </c>
+      <c r="G99" s="18">
+        <v>34</v>
+      </c>
+      <c r="H99" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="I99" s="19"/>
+      <c r="J99" s="20"/>
+      <c r="K99" s="20"/>
+      <c r="L99" s="21"/>
+    </row>
+    <row r="100" s="3" customFormat="1" ht="50" customHeight="1" spans="1:12">
+      <c r="A100" s="18" t="s">
+        <v>242</v>
+      </c>
+      <c r="B100" s="22" t="s">
+        <v>243</v>
+      </c>
+      <c r="C100" s="18">
+        <v>4</v>
+      </c>
+      <c r="D100" s="18">
+        <v>82.7</v>
+      </c>
+      <c r="E100" s="18">
+        <v>22</v>
+      </c>
+      <c r="F100" s="23" t="s">
+        <v>244</v>
+      </c>
+      <c r="G100" s="18">
+        <v>32.5</v>
+      </c>
+      <c r="H100" s="22" t="s">
+        <v>245</v>
+      </c>
+      <c r="I100" s="19"/>
+      <c r="J100" s="20"/>
+      <c r="K100" s="20"/>
+      <c r="L100" s="21"/>
+    </row>
+    <row r="101" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A101" s="18" t="s">
+        <v>246</v>
+      </c>
+      <c r="B101" s="18" t="s">
+        <v>247</v>
+      </c>
+      <c r="C101" s="18">
+        <v>4</v>
+      </c>
+      <c r="D101" s="18">
+        <v>72.2</v>
+      </c>
+      <c r="E101" s="18">
+        <v>20</v>
+      </c>
+      <c r="F101" s="23" t="s">
+        <v>248</v>
+      </c>
+      <c r="G101" s="18">
+        <v>34</v>
+      </c>
+      <c r="H101" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="I101" s="19"/>
+      <c r="J101" s="20"/>
+      <c r="K101" s="20"/>
+      <c r="L101" s="21"/>
+    </row>
+    <row r="102" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A102" s="18" t="s">
+        <v>249</v>
+      </c>
+      <c r="B102" s="18" t="s">
+        <v>250</v>
+      </c>
+      <c r="C102" s="18">
+        <v>4</v>
+      </c>
+      <c r="D102" s="18">
+        <v>76</v>
+      </c>
+      <c r="E102" s="18">
+        <v>22</v>
+      </c>
+      <c r="F102" s="23" t="s">
+        <v>251</v>
+      </c>
+      <c r="G102" s="18">
+        <v>36</v>
+      </c>
+      <c r="H102" s="18" t="s">
+        <v>237</v>
+      </c>
+      <c r="I102" s="19"/>
+      <c r="J102" s="20"/>
+      <c r="K102" s="20"/>
+      <c r="L102" s="21"/>
+    </row>
+    <row r="103" s="9" customFormat="1" ht="30" customHeight="1" spans="1:12">
+      <c r="A103" s="14" t="s">
+        <v>252</v>
+      </c>
+      <c r="B103" s="15"/>
+      <c r="C103" s="15"/>
+      <c r="D103" s="15"/>
+      <c r="E103" s="15"/>
+      <c r="F103" s="15"/>
+      <c r="G103" s="15"/>
+      <c r="H103" s="15"/>
+    </row>
+    <row r="104" s="2" customFormat="1" ht="30" customHeight="1" spans="1:12">
+      <c r="A104" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="B104" s="29" t="s">
+        <v>66</v>
+      </c>
+      <c r="C104" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="D104" s="29" t="s">
+        <v>167</v>
+      </c>
+      <c r="E104" s="29" t="s">
+        <v>168</v>
+      </c>
+      <c r="F104" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="G104" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="H104" s="17" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="105" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A105" s="18" t="s">
+        <v>253</v>
+      </c>
+      <c r="B105" s="18" t="s">
+        <v>254</v>
+      </c>
+      <c r="C105" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D105" s="18" t="s">
+        <v>163</v>
+      </c>
+      <c r="E105" s="18">
+        <v>20</v>
+      </c>
+      <c r="F105" s="23" t="s">
+        <v>230</v>
+      </c>
+      <c r="G105" s="18" t="s">
+        <v>255</v>
+      </c>
+      <c r="H105" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="I105" s="19"/>
+      <c r="J105" s="20"/>
+      <c r="K105" s="20"/>
+      <c r="L105" s="21"/>
+    </row>
+    <row r="106" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A106" s="18" t="s">
+        <v>256</v>
+      </c>
+      <c r="B106" s="18" t="s">
+        <v>254</v>
+      </c>
+      <c r="C106" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D106" s="18" t="s">
+        <v>257</v>
+      </c>
+      <c r="E106" s="18">
+        <v>20</v>
+      </c>
+      <c r="F106" s="23" t="s">
+        <v>230</v>
+      </c>
+      <c r="G106" s="18" t="s">
+        <v>255</v>
+      </c>
+      <c r="H106" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="I106" s="19"/>
+      <c r="J106" s="20"/>
+      <c r="K106" s="20"/>
+      <c r="L106" s="21"/>
+    </row>
+    <row r="107" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A107" s="18" t="s">
+        <v>258</v>
+      </c>
+      <c r="B107" s="18" t="s">
+        <v>259</v>
+      </c>
+      <c r="C107" s="18" t="s">
+        <v>175</v>
+      </c>
+      <c r="D107" s="18" t="s">
+        <v>260</v>
+      </c>
+      <c r="E107" s="18">
+        <v>23</v>
+      </c>
+      <c r="F107" s="23" t="s">
+        <v>261</v>
+      </c>
+      <c r="G107" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="H107" s="18" t="s">
+        <v>262</v>
+      </c>
+      <c r="I107" s="19"/>
+      <c r="J107" s="20"/>
+      <c r="K107" s="20"/>
+      <c r="L107" s="21"/>
+    </row>
+    <row r="108" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A108" s="18" t="s">
+        <v>263</v>
+      </c>
+      <c r="B108" s="18" t="s">
+        <v>264</v>
+      </c>
+      <c r="C108" s="18" t="s">
+        <v>175</v>
+      </c>
+      <c r="D108" s="18" t="s">
+        <v>260</v>
+      </c>
+      <c r="E108" s="18">
+        <v>23</v>
+      </c>
+      <c r="F108" s="23">
+        <v>0.375694444444444</v>
+      </c>
+      <c r="G108" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="H108" s="18" t="s">
+        <v>262</v>
+      </c>
+      <c r="I108" s="19"/>
+      <c r="J108" s="20"/>
+      <c r="K108" s="20"/>
+      <c r="L108" s="21"/>
+    </row>
+    <row r="109" s="9" customFormat="1" ht="30" customHeight="1" spans="1:12">
+      <c r="A109" s="14" t="s">
+        <v>265</v>
+      </c>
+      <c r="B109" s="15"/>
+      <c r="C109" s="15"/>
+      <c r="D109" s="15"/>
+      <c r="E109" s="15"/>
+      <c r="F109" s="15"/>
+      <c r="G109" s="15"/>
+      <c r="H109" s="15"/>
+    </row>
+    <row r="110" s="2" customFormat="1" ht="30" customHeight="1" spans="1:12">
+      <c r="A110" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="B110" s="29" t="s">
+        <v>66</v>
+      </c>
+      <c r="C110" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="D110" s="29" t="s">
+        <v>167</v>
+      </c>
+      <c r="E110" s="29" t="s">
+        <v>168</v>
+      </c>
+      <c r="F110" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="G110" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="H110" s="17" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="111" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A111" s="18" t="s">
+        <v>266</v>
+      </c>
+      <c r="B111" s="18" t="s">
+        <v>267</v>
+      </c>
+      <c r="C111" s="18">
+        <v>4</v>
+      </c>
+      <c r="D111" s="18">
+        <v>79</v>
+      </c>
+      <c r="E111" s="18">
+        <v>19</v>
+      </c>
+      <c r="F111" s="23" t="s">
+        <v>261</v>
+      </c>
+      <c r="G111" s="18" t="s">
+        <v>268</v>
+      </c>
+      <c r="H111" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="I111" s="19"/>
+      <c r="J111" s="20"/>
+      <c r="K111" s="20"/>
+      <c r="L111" s="21"/>
+    </row>
+    <row r="112" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A112" s="18" t="s">
+        <v>269</v>
+      </c>
+      <c r="B112" s="18" t="s">
+        <v>270</v>
+      </c>
+      <c r="C112" s="18">
+        <v>4</v>
+      </c>
+      <c r="D112" s="18">
+        <v>79</v>
+      </c>
+      <c r="E112" s="18">
+        <v>19</v>
+      </c>
+      <c r="F112" s="23" t="s">
+        <v>261</v>
+      </c>
+      <c r="G112" s="18">
+        <v>27.6</v>
+      </c>
+      <c r="H112" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="I112" s="19"/>
+      <c r="J112" s="20"/>
+      <c r="K112" s="20"/>
+      <c r="L112" s="21"/>
+    </row>
+    <row r="113" s="3" customFormat="1" ht="39" customHeight="1" spans="1:12">
+      <c r="A113" s="18" t="s">
+        <v>271</v>
+      </c>
+      <c r="B113" s="22" t="s">
+        <v>272</v>
+      </c>
+      <c r="C113" s="18">
+        <v>4</v>
+      </c>
+      <c r="D113" s="18">
+        <v>86</v>
+      </c>
+      <c r="E113" s="18">
+        <v>21</v>
+      </c>
+      <c r="F113" s="23" t="s">
+        <v>273</v>
+      </c>
+      <c r="G113" s="18">
+        <v>30.4</v>
+      </c>
+      <c r="H113" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="I113" s="19"/>
+      <c r="J113" s="20"/>
+      <c r="K113" s="20"/>
+      <c r="L113" s="21"/>
+    </row>
+    <row r="114" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A114" s="18" t="s">
+        <v>274</v>
+      </c>
+      <c r="B114" s="18" t="s">
+        <v>275</v>
+      </c>
+      <c r="C114" s="18">
+        <v>4</v>
+      </c>
+      <c r="D114" s="18">
+        <v>86</v>
+      </c>
+      <c r="E114" s="18">
+        <v>21</v>
+      </c>
+      <c r="F114" s="23" t="s">
+        <v>276</v>
+      </c>
+      <c r="G114" s="18">
+        <v>30.4</v>
+      </c>
+      <c r="H114" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="I114" s="19"/>
+      <c r="J114" s="20"/>
+      <c r="K114" s="20"/>
+      <c r="L114" s="21"/>
+    </row>
+    <row r="115" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A115" s="18" t="s">
+        <v>277</v>
+      </c>
+      <c r="B115" s="18" t="s">
+        <v>278</v>
+      </c>
+      <c r="C115" s="18">
+        <v>4</v>
+      </c>
+      <c r="D115" s="18">
+        <v>86</v>
+      </c>
+      <c r="E115" s="18">
+        <v>21</v>
+      </c>
+      <c r="F115" s="23" t="s">
+        <v>279</v>
+      </c>
+      <c r="G115" s="18">
+        <v>30.2</v>
+      </c>
+      <c r="H115" s="18" t="s">
+        <v>57</v>
+      </c>
+      <c r="I115" s="19"/>
+      <c r="J115" s="20"/>
+      <c r="K115" s="20"/>
+      <c r="L115" s="21"/>
+    </row>
+    <row r="116" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A116" s="18" t="s">
+        <v>280</v>
+      </c>
+      <c r="B116" s="18" t="s">
+        <v>281</v>
+      </c>
+      <c r="C116" s="18">
+        <v>4</v>
+      </c>
+      <c r="D116" s="18">
+        <v>79.7</v>
+      </c>
+      <c r="E116" s="18">
+        <v>22</v>
+      </c>
+      <c r="F116" s="23" t="s">
+        <v>282</v>
+      </c>
+      <c r="G116" s="18">
+        <v>36</v>
+      </c>
+      <c r="H116" s="18" t="s">
+        <v>237</v>
+      </c>
+      <c r="I116" s="19"/>
+      <c r="J116" s="20"/>
+      <c r="K116" s="20"/>
+      <c r="L116" s="21"/>
+    </row>
+    <row r="117" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A117" s="18" t="s">
+        <v>283</v>
+      </c>
+      <c r="B117" s="18" t="s">
+        <v>284</v>
+      </c>
+      <c r="C117" s="18">
+        <v>4</v>
+      </c>
+      <c r="D117" s="18">
+        <v>83</v>
+      </c>
+      <c r="E117" s="18">
+        <v>22</v>
+      </c>
+      <c r="F117" s="23" t="s">
+        <v>285</v>
+      </c>
+      <c r="G117" s="18">
+        <v>36</v>
+      </c>
+      <c r="H117" s="18" t="s">
+        <v>237</v>
+      </c>
+      <c r="I117" s="19"/>
+      <c r="J117" s="20"/>
+      <c r="K117" s="20"/>
+      <c r="L117" s="21"/>
+    </row>
+    <row r="118" s="9" customFormat="1" ht="30" customHeight="1" spans="1:12">
+      <c r="A118" s="14" t="s">
+        <v>286</v>
+      </c>
+      <c r="B118" s="15"/>
+      <c r="C118" s="15"/>
+      <c r="D118" s="15"/>
+      <c r="E118" s="15"/>
+      <c r="F118" s="15"/>
+      <c r="G118" s="15"/>
+      <c r="H118" s="15"/>
+    </row>
+    <row r="119" s="2" customFormat="1" ht="30" customHeight="1" spans="1:12">
+      <c r="A119" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="B119" s="29" t="s">
+        <v>66</v>
+      </c>
+      <c r="C119" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="D119" s="29" t="s">
+        <v>167</v>
+      </c>
+      <c r="E119" s="29" t="s">
+        <v>168</v>
+      </c>
+      <c r="F119" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="G119" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="H119" s="17" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="120" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A120" s="18" t="s">
+        <v>287</v>
+      </c>
+      <c r="B120" s="18" t="s">
+        <v>288</v>
+      </c>
+      <c r="C120" s="18">
+        <v>4</v>
+      </c>
+      <c r="D120" s="18">
+        <v>77</v>
+      </c>
+      <c r="E120" s="18">
+        <v>20</v>
+      </c>
+      <c r="F120" s="23" t="s">
+        <v>289</v>
+      </c>
+      <c r="G120" s="18">
+        <v>33.2</v>
+      </c>
+      <c r="H120" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="I120" s="19"/>
+      <c r="J120" s="20"/>
+      <c r="K120" s="20"/>
+      <c r="L120" s="21"/>
+    </row>
+    <row r="121" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A121" s="18" t="s">
+        <v>290</v>
+      </c>
+      <c r="B121" s="18" t="s">
+        <v>291</v>
+      </c>
+      <c r="C121" s="18">
+        <v>4</v>
+      </c>
+      <c r="D121" s="18">
+        <v>79</v>
+      </c>
+      <c r="E121" s="18">
+        <v>20</v>
+      </c>
+      <c r="F121" s="23" t="s">
+        <v>289</v>
+      </c>
+      <c r="G121" s="18">
+        <v>33.2</v>
+      </c>
+      <c r="H121" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="I121" s="19"/>
+      <c r="J121" s="20"/>
+      <c r="K121" s="20"/>
+      <c r="L121" s="21"/>
+    </row>
+    <row r="122" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A122" s="18" t="s">
+        <v>292</v>
+      </c>
+      <c r="B122" s="18" t="s">
+        <v>293</v>
+      </c>
+      <c r="C122" s="18">
         <v>3</v>
       </c>
-      <c r="C6" s="17" t="s">
+      <c r="D122" s="18">
+        <v>75</v>
+      </c>
+      <c r="E122" s="18">
+        <v>20</v>
+      </c>
+      <c r="F122" s="23" t="s">
+        <v>294</v>
+      </c>
+      <c r="G122" s="18">
+        <v>34</v>
+      </c>
+      <c r="H122" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="I122" s="19"/>
+      <c r="J122" s="20"/>
+      <c r="K122" s="20"/>
+      <c r="L122" s="21"/>
+    </row>
+    <row r="123" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A123" s="18" t="s">
+        <v>295</v>
+      </c>
+      <c r="B123" s="18" t="s">
+        <v>296</v>
+      </c>
+      <c r="C123" s="18">
         <v>4</v>
       </c>
-      <c r="D6" s="17" t="s">
-[...5 lines deleted...]
-      <c r="F6" s="17" t="s">
+      <c r="D123" s="18">
+        <v>78.5</v>
+      </c>
+      <c r="E123" s="18">
+        <v>19.5</v>
+      </c>
+      <c r="F123" s="23" t="s">
+        <v>297</v>
+      </c>
+      <c r="G123" s="18">
+        <v>24</v>
+      </c>
+      <c r="H123" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="I123" s="19"/>
+      <c r="J123" s="20"/>
+      <c r="K123" s="20"/>
+      <c r="L123" s="21"/>
+    </row>
+    <row r="124" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A124" s="18" t="s">
+        <v>298</v>
+      </c>
+      <c r="B124" s="18" t="s">
+        <v>299</v>
+      </c>
+      <c r="C124" s="18">
+        <v>4</v>
+      </c>
+      <c r="D124" s="18">
+        <v>79</v>
+      </c>
+      <c r="E124" s="18">
+        <v>19.5</v>
+      </c>
+      <c r="F124" s="23" t="s">
+        <v>300</v>
+      </c>
+      <c r="G124" s="18">
+        <v>24</v>
+      </c>
+      <c r="H124" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="I124" s="19"/>
+      <c r="J124" s="20"/>
+      <c r="K124" s="20"/>
+      <c r="L124" s="21"/>
+    </row>
+    <row r="125" s="9" customFormat="1" ht="30" customHeight="1" spans="1:12">
+      <c r="A125" s="14" t="s">
+        <v>301</v>
+      </c>
+      <c r="B125" s="15"/>
+      <c r="C125" s="15"/>
+      <c r="D125" s="15"/>
+      <c r="E125" s="15"/>
+      <c r="F125" s="15"/>
+      <c r="G125" s="15"/>
+      <c r="H125" s="15"/>
+    </row>
+    <row r="126" s="10" customFormat="1" ht="32" customHeight="1" spans="1:12">
+      <c r="A126" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="B126" s="29" t="s">
+        <v>66</v>
+      </c>
+      <c r="C126" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="D126" s="29" t="s">
+        <v>167</v>
+      </c>
+      <c r="E126" s="29" t="s">
+        <v>168</v>
+      </c>
+      <c r="F126" s="29" t="s">
         <v>7</v>
       </c>
-      <c r="G6" s="17" t="s">
+      <c r="G126" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="H6" s="17" t="s">
+      <c r="H126" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="I6" s="17" t="s">
-[...19 lines deleted...]
-      <c r="F7" s="18">
+    </row>
+    <row r="127" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A127" s="18" t="s">
+        <v>302</v>
+      </c>
+      <c r="B127" s="18" t="s">
+        <v>301</v>
+      </c>
+      <c r="C127" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D127" s="18" t="s">
+        <v>210</v>
+      </c>
+      <c r="E127" s="18">
+        <v>21</v>
+      </c>
+      <c r="F127" s="23" t="s">
+        <v>157</v>
+      </c>
+      <c r="G127" s="18" t="s">
+        <v>303</v>
+      </c>
+      <c r="H127" s="18" t="s">
+        <v>154</v>
+      </c>
+      <c r="I127" s="19"/>
+      <c r="J127" s="20"/>
+      <c r="K127" s="20"/>
+      <c r="L127" s="21"/>
+    </row>
+    <row r="128" s="9" customFormat="1" ht="30" customHeight="1" spans="1:12">
+      <c r="A128" s="14" t="s">
+        <v>304</v>
+      </c>
+      <c r="B128" s="15"/>
+      <c r="C128" s="15"/>
+      <c r="D128" s="15"/>
+      <c r="E128" s="15"/>
+      <c r="F128" s="15"/>
+      <c r="G128" s="15"/>
+      <c r="H128" s="15"/>
+    </row>
+    <row r="129" s="10" customFormat="1" ht="30" customHeight="1" spans="1:12">
+      <c r="A129" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="B129" s="29" t="s">
+        <v>66</v>
+      </c>
+      <c r="C129" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="D129" s="29" t="s">
+        <v>167</v>
+      </c>
+      <c r="E129" s="29" t="s">
+        <v>168</v>
+      </c>
+      <c r="F129" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="G129" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="H129" s="17" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="130" s="3" customFormat="1" ht="38" customHeight="1" spans="1:12">
+      <c r="A130" s="18" t="s">
+        <v>305</v>
+      </c>
+      <c r="B130" s="22" t="s">
+        <v>306</v>
+      </c>
+      <c r="C130" s="18">
+        <v>8</v>
+      </c>
+      <c r="D130" s="18">
+        <v>99</v>
+      </c>
+      <c r="E130" s="18">
+        <v>23.5</v>
+      </c>
+      <c r="F130" s="23" t="s">
+        <v>307</v>
+      </c>
+      <c r="G130" s="18">
+        <v>26.3</v>
+      </c>
+      <c r="H130" s="22" t="s">
+        <v>308</v>
+      </c>
+      <c r="I130" s="19"/>
+      <c r="J130" s="20"/>
+      <c r="K130" s="20"/>
+      <c r="L130" s="21"/>
+    </row>
+    <row r="131" s="3" customFormat="1" ht="41" customHeight="1" spans="1:12">
+      <c r="A131" s="18" t="s">
+        <v>309</v>
+      </c>
+      <c r="B131" s="22" t="s">
+        <v>310</v>
+      </c>
+      <c r="C131" s="18">
+        <v>8</v>
+      </c>
+      <c r="D131" s="18">
+        <v>103.25</v>
+      </c>
+      <c r="E131" s="18">
+        <v>23.5</v>
+      </c>
+      <c r="F131" s="23" t="s">
+        <v>311</v>
+      </c>
+      <c r="G131" s="30">
+        <v>33</v>
+      </c>
+      <c r="H131" s="22" t="s">
+        <v>308</v>
+      </c>
+      <c r="I131" s="19"/>
+      <c r="J131" s="20"/>
+      <c r="K131" s="20"/>
+      <c r="L131" s="21"/>
+    </row>
+    <row r="132" s="3" customFormat="1" ht="40" customHeight="1" spans="1:12">
+      <c r="A132" s="18" t="s">
+        <v>312</v>
+      </c>
+      <c r="B132" s="22" t="s">
+        <v>313</v>
+      </c>
+      <c r="C132" s="18">
+        <v>8</v>
+      </c>
+      <c r="D132" s="18">
+        <v>103.25</v>
+      </c>
+      <c r="E132" s="18">
+        <v>23.5</v>
+      </c>
+      <c r="F132" s="23" t="s">
+        <v>314</v>
+      </c>
+      <c r="G132" s="30">
+        <v>33</v>
+      </c>
+      <c r="H132" s="18" t="s">
+        <v>57</v>
+      </c>
+      <c r="I132" s="19"/>
+      <c r="J132" s="20"/>
+      <c r="K132" s="20"/>
+      <c r="L132" s="21"/>
+    </row>
+    <row r="133" s="3" customFormat="1" ht="41" customHeight="1" spans="1:12">
+      <c r="A133" s="18" t="s">
+        <v>315</v>
+      </c>
+      <c r="B133" s="22" t="s">
+        <v>316</v>
+      </c>
+      <c r="C133" s="18">
+        <v>8</v>
+      </c>
+      <c r="D133" s="18">
+        <v>101.6</v>
+      </c>
+      <c r="E133" s="18">
+        <v>23.5</v>
+      </c>
+      <c r="F133" s="23" t="s">
+        <v>317</v>
+      </c>
+      <c r="G133" s="30">
+        <v>33</v>
+      </c>
+      <c r="H133" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="I133" s="19"/>
+      <c r="J133" s="20"/>
+      <c r="K133" s="20"/>
+      <c r="L133" s="21"/>
+    </row>
+    <row r="134" s="3" customFormat="1" ht="44" customHeight="1" spans="1:12">
+      <c r="A134" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="B134" s="22" t="s">
+        <v>320</v>
+      </c>
+      <c r="C134" s="18">
+        <v>8</v>
+      </c>
+      <c r="D134" s="18">
+        <v>101.6</v>
+      </c>
+      <c r="E134" s="18">
+        <v>23.5</v>
+      </c>
+      <c r="F134" s="23" t="s">
+        <v>321</v>
+      </c>
+      <c r="G134" s="18">
+        <v>34.9</v>
+      </c>
+      <c r="H134" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="I134" s="19"/>
+      <c r="J134" s="20"/>
+      <c r="K134" s="20"/>
+      <c r="L134" s="21"/>
+    </row>
+    <row r="135" s="9" customFormat="1" ht="30" customHeight="1" spans="1:12">
+      <c r="A135" s="14" t="s">
+        <v>322</v>
+      </c>
+      <c r="B135" s="15"/>
+      <c r="C135" s="15"/>
+      <c r="D135" s="15"/>
+      <c r="E135" s="15"/>
+      <c r="F135" s="15"/>
+      <c r="G135" s="15"/>
+      <c r="H135" s="15"/>
+    </row>
+    <row r="136" s="10" customFormat="1" ht="30" customHeight="1" spans="1:12">
+      <c r="A136" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="B136" s="29" t="s">
+        <v>66</v>
+      </c>
+      <c r="C136" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="D136" s="29" t="s">
+        <v>167</v>
+      </c>
+      <c r="E136" s="29" t="s">
+        <v>168</v>
+      </c>
+      <c r="F136" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="G136" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="H136" s="17" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="137" s="3" customFormat="1" ht="46" customHeight="1" spans="1:12">
+      <c r="A137" s="18" t="s">
+        <v>323</v>
+      </c>
+      <c r="B137" s="22" t="s">
+        <v>324</v>
+      </c>
+      <c r="C137" s="18">
+        <v>4</v>
+      </c>
+      <c r="D137" s="18">
+        <v>87.5</v>
+      </c>
+      <c r="E137" s="18">
         <v>22</v>
       </c>
-      <c r="G7" s="21" t="s">
-[...5 lines deleted...]
-      <c r="I7" s="18" t="s">
+      <c r="F137" s="23" t="s">
+        <v>325</v>
+      </c>
+      <c r="G137" s="18">
+        <v>29.5</v>
+      </c>
+      <c r="H137" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="I137" s="19"/>
+      <c r="J137" s="20"/>
+      <c r="K137" s="20"/>
+      <c r="L137" s="21"/>
+    </row>
+    <row r="138" s="3" customFormat="1" ht="68" customHeight="1" spans="1:12">
+      <c r="A138" s="18" t="s">
+        <v>326</v>
+      </c>
+      <c r="B138" s="22" t="s">
+        <v>327</v>
+      </c>
+      <c r="C138" s="18">
+        <v>4</v>
+      </c>
+      <c r="D138" s="18">
+        <v>87.5</v>
+      </c>
+      <c r="E138" s="18">
         <v>22</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E8" s="24" t="s">
+      <c r="F138" s="23" t="s">
+        <v>317</v>
+      </c>
+      <c r="G138" s="18">
+        <v>29.5</v>
+      </c>
+      <c r="H138" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="I138" s="19"/>
+      <c r="J138" s="20"/>
+      <c r="K138" s="20"/>
+      <c r="L138" s="21"/>
+    </row>
+    <row r="139" s="11" customFormat="1" ht="59" customHeight="1" spans="1:12">
+      <c r="A139" s="18" t="s">
+        <v>328</v>
+      </c>
+      <c r="B139" s="22" t="s">
+        <v>329</v>
+      </c>
+      <c r="C139" s="22">
+        <v>8</v>
+      </c>
+      <c r="D139" s="22">
+        <v>92.2</v>
+      </c>
+      <c r="E139" s="22">
         <v>23</v>
       </c>
-      <c r="F8" s="22">
-[...29 lines deleted...]
-      <c r="E9" s="24" t="s">
+      <c r="F139" s="31" t="s">
+        <v>330</v>
+      </c>
+      <c r="G139" s="22">
+        <v>30</v>
+      </c>
+      <c r="H139" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="I139" s="32"/>
+      <c r="J139" s="33"/>
+      <c r="K139" s="33"/>
+      <c r="L139" s="34"/>
+    </row>
+    <row r="140" s="3" customFormat="1" ht="67" customHeight="1" spans="1:12">
+      <c r="A140" s="18" t="s">
+        <v>331</v>
+      </c>
+      <c r="B140" s="22" t="s">
+        <v>332</v>
+      </c>
+      <c r="C140" s="18">
+        <v>8</v>
+      </c>
+      <c r="D140" s="18">
+        <v>94</v>
+      </c>
+      <c r="E140" s="18">
+        <v>23</v>
+      </c>
+      <c r="F140" s="23" t="s">
+        <v>333</v>
+      </c>
+      <c r="G140" s="18">
+        <v>30</v>
+      </c>
+      <c r="H140" s="18" t="s">
+        <v>57</v>
+      </c>
+      <c r="I140" s="19"/>
+      <c r="J140" s="20"/>
+      <c r="K140" s="20"/>
+      <c r="L140" s="21"/>
+    </row>
+    <row r="141" s="9" customFormat="1" ht="30" customHeight="1" spans="1:12">
+      <c r="A141" s="14" t="s">
+        <v>334</v>
+      </c>
+      <c r="B141" s="15"/>
+      <c r="C141" s="15"/>
+      <c r="D141" s="15"/>
+      <c r="E141" s="15"/>
+      <c r="F141" s="15"/>
+      <c r="G141" s="15"/>
+      <c r="H141" s="15"/>
+    </row>
+    <row r="142" s="10" customFormat="1" ht="30" customHeight="1" spans="1:12">
+      <c r="A142" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="B142" s="29" t="s">
+        <v>66</v>
+      </c>
+      <c r="C142" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="D142" s="29" t="s">
+        <v>167</v>
+      </c>
+      <c r="E142" s="29" t="s">
+        <v>168</v>
+      </c>
+      <c r="F142" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="G142" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="H142" s="17" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="143" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A143" s="18" t="s">
+        <v>335</v>
+      </c>
+      <c r="B143" s="18" t="s">
+        <v>336</v>
+      </c>
+      <c r="C143" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D143" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="E143" s="18">
         <v>24</v>
       </c>
-      <c r="F9" s="22">
-[...390 lines deleted...]
-      <c r="B24" s="22" t="s">
+      <c r="F143" s="23">
+        <v>0.375694444444444</v>
+      </c>
+      <c r="G143" s="18" t="s">
+        <v>337</v>
+      </c>
+      <c r="H143" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="I143" s="19"/>
+      <c r="J143" s="20"/>
+      <c r="K143" s="20"/>
+      <c r="L143" s="21"/>
+    </row>
+    <row r="144" s="3" customFormat="1" ht="25" customHeight="1" spans="1:12">
+      <c r="A144" s="18" t="s">
+        <v>338</v>
+      </c>
+      <c r="B144" s="18" t="s">
+        <v>336</v>
+      </c>
+      <c r="C144" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D144" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="C24" s="33" t="s">
+      <c r="E144" s="18">
+        <v>24</v>
+      </c>
+      <c r="F144" s="23">
+        <v>0.375706018518519</v>
+      </c>
+      <c r="G144" s="18" t="s">
+        <v>337</v>
+      </c>
+      <c r="H144" s="18" t="s">
         <v>47</v>
       </c>
-      <c r="D24" s="22">
-[...296 lines deleted...]
-      <c r="I36" s="40"/>
+      <c r="I144" s="19"/>
+      <c r="J144" s="20"/>
+      <c r="K144" s="20"/>
+      <c r="L144" s="21"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
-[...7 lines deleted...]
-    <mergeCell ref="A32:I32"/>
+  <mergeCells count="17">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A20:H20"/>
+    <mergeCell ref="A27:H27"/>
+    <mergeCell ref="A44:H44"/>
+    <mergeCell ref="A52:H52"/>
+    <mergeCell ref="A62:H62"/>
+    <mergeCell ref="A80:H80"/>
+    <mergeCell ref="A92:H92"/>
+    <mergeCell ref="A97:H97"/>
+    <mergeCell ref="A103:H103"/>
+    <mergeCell ref="A109:H109"/>
+    <mergeCell ref="A118:H118"/>
+    <mergeCell ref="A125:H125"/>
+    <mergeCell ref="A128:H128"/>
+    <mergeCell ref="A135:H135"/>
+    <mergeCell ref="A141:H141"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait"/>
+  <pageSetup paperSize="9" scale="60" orientation="portrait"/>
   <headerFooter/>
   <ignoredErrors>
-    <ignoredError sqref="E25:E27 E18:E21 E8:E11" numberStoredAsText="1"/>
+    <ignoredError sqref="G143:G144 C143:D144 G127 C127:D127 G29:G43 F39 D29:D43 G4:G19 F7:F13 C4:D19 G105:G108 C105:D108 C46:D51 G46:G51 C54:D61 E57:E58 G54:G61 C64:D79 G64:G79 C82:D91 G82:G91" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Annia</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
     <vt:lpwstr>ED905D8CB384481093E5E2F11C54290F_13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.20305</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.28505</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CalculationRule">
+    <vt:i4>0</vt:i4>
   </property>
 </Properties>
 </file>