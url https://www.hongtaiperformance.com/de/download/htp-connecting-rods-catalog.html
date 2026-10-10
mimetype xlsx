--- v0 (2026-05-28)
+++ v1 (2026-10-10)
@@ -1,1627 +1,2536 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\公司\产品信息\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView windowWidth="20745" windowHeight="9675"/>
+    <workbookView windowWidth="23415" windowHeight="11925"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1108" uniqueCount="427">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1512" uniqueCount="746">
   <si>
     <t>HTP CONNECTONG ROD CATALOG</t>
   </si>
   <si>
     <t>Honda&amp;Acura</t>
   </si>
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Engine</t>
   </si>
   <si>
-    <t>Matching Model</t>
-[...1 lines deleted...]
-  <si>
     <t>Cyl</t>
   </si>
   <si>
     <t>C-C length mm/''</t>
   </si>
   <si>
     <t>BE bore mm/''</t>
   </si>
   <si>
+    <t>BE Width mm/"</t>
+  </si>
+  <si>
+    <t>SE bore mm/"</t>
+  </si>
+  <si>
     <t>Bolt specification torque</t>
   </si>
   <si>
-    <t>Type</t>
-[...4 lines deleted...]
-  <si>
     <t>HTP010101</t>
   </si>
   <si>
     <t>B16</t>
   </si>
   <si>
     <t>134.01mm/5.2760"</t>
   </si>
   <si>
     <t>48.01mm/1.8902"</t>
   </si>
   <si>
+    <t>23.75mm/0.9350"</t>
+  </si>
+  <si>
+    <t>19.99mm/0.7870"</t>
+  </si>
+  <si>
     <t>3/8 75N*M</t>
   </si>
   <si>
-    <t>H</t>
-[...10 lines deleted...]
-  <si>
     <t>HTP010102</t>
   </si>
   <si>
     <t>136.04mm/5.3559"</t>
   </si>
   <si>
+    <t>19.99mm/0.7870</t>
+  </si>
+  <si>
     <t>HTP010103</t>
   </si>
   <si>
     <t>16A VETEC 1.6L</t>
   </si>
   <si>
     <t>134.37mm/5.2902"</t>
   </si>
   <si>
+    <t>23.75mm/0.9350</t>
+  </si>
+  <si>
+    <t>21.03mm/0.8280'</t>
+  </si>
+  <si>
     <t>HTP010104</t>
   </si>
   <si>
     <t>Acura Integra LS1.8 B18a/b 18B</t>
   </si>
   <si>
-    <t>Acura Integra RS、LS、GS - B18A、B18B 1990-2001</t>
-[...1 lines deleted...]
-  <si>
     <t>137.01mm/5.3941"</t>
   </si>
   <si>
+    <t>21.01mm/0.8272'</t>
+  </si>
+  <si>
     <t>HTP010105</t>
   </si>
   <si>
     <t>B18C GSR</t>
   </si>
   <si>
-    <t>Honda Acura Integra GSR B18C B18C1 Type R B18C5</t>
-[...1 lines deleted...]
-  <si>
     <t>137.92mm/5.4299"</t>
   </si>
   <si>
+    <t>21.79mm/0.8579"</t>
+  </si>
+  <si>
     <t>HTP010106</t>
   </si>
   <si>
     <t>Acura Integra GSR 1.8 VTEC B18C</t>
   </si>
   <si>
-    <t>Honda Acura Integra (GSR/TypeR) 94-01 B18c1/B18c5</t>
-[...1 lines deleted...]
-  <si>
     <t>138.00mm/5.4331"</t>
   </si>
   <si>
     <t>HTP010107</t>
   </si>
   <si>
     <t>B18</t>
   </si>
   <si>
     <t>140.00mm/5.5118"</t>
   </si>
   <si>
     <t>HTP010108</t>
   </si>
   <si>
     <t>141.33mm/5.5642"</t>
   </si>
   <si>
+    <t>19.99mm/0.7870'</t>
+  </si>
+  <si>
     <t>HTP010109</t>
   </si>
   <si>
     <t>D16A</t>
   </si>
   <si>
-    <t>1986-9 Acura Integra（American）
-[...22 lines deleted...]
-  <si>
     <t>137.01MM/5.3942"</t>
   </si>
   <si>
+    <t>25.86mm/0.9350"</t>
+  </si>
+  <si>
+    <t>19.02mm/0.7488"</t>
+  </si>
+  <si>
     <t>HTP010110</t>
   </si>
   <si>
     <t>Acura Integra D16 1.6L/D15B</t>
   </si>
   <si>
+    <t>22.81mm/0.8980"</t>
+  </si>
+  <si>
+    <t>19.00mm/0.7480"</t>
+  </si>
+  <si>
     <t>HTP010111</t>
   </si>
   <si>
     <t>D17A Civic</t>
   </si>
   <si>
-    <t>2001-2005HondaCivic（Janpan、Canada）</t>
+    <t>19.81mm/0.7799"</t>
   </si>
   <si>
     <t>HTP010112</t>
   </si>
   <si>
     <t>D16L</t>
   </si>
   <si>
-    <t>1988 - 2000 HondaCivic (EX, EX)                                                               1993 - 1997 HondaCivic del Sol (Si, Si)                                                1988 - 1991 Honda CRX (Si, Si)</t>
-[...1 lines deleted...]
-  <si>
     <t>138.66mm/5.4591"</t>
   </si>
   <si>
+    <t>22.66mm/0.8921"</t>
+  </si>
+  <si>
     <t>HTP010113</t>
   </si>
   <si>
     <t>H23</t>
   </si>
   <si>
-    <t>Honda1.4L I4  Prelude、Accord and Rover</t>
-[...1 lines deleted...]
-  <si>
     <t>141.73mm/5.5799"</t>
   </si>
   <si>
     <t>51.00mm/2.0079"</t>
   </si>
   <si>
+    <t>22.00mm/0.8661'</t>
+  </si>
+  <si>
     <t>HTP010114</t>
   </si>
   <si>
     <t>Prelude H22 VTEC 2.2L</t>
+  </si>
+  <si>
+    <t>143.15mm/5.6358"</t>
+  </si>
+  <si>
+    <t>51.003mm/2.008"</t>
+  </si>
+  <si>
+    <t>22.015mm/0.8667</t>
+  </si>
+  <si>
+    <t>HTP010115</t>
+  </si>
+  <si>
+    <t>F23 Accord 2.0</t>
+  </si>
+  <si>
+    <t>141.00mm/5.5512"</t>
+  </si>
+  <si>
+    <t>19.78mm/0.7787"</t>
+  </si>
+  <si>
+    <t>HTP010116</t>
+  </si>
+  <si>
+    <t>F22C S2000</t>
+  </si>
+  <si>
+    <t>149.68mm/5.8929"</t>
+  </si>
+  <si>
+    <t>23.83mm/0.9382</t>
+  </si>
+  <si>
+    <t>22.99mm/0.9051'</t>
+  </si>
+  <si>
+    <t>HTP010117</t>
+  </si>
+  <si>
+    <t>F22</t>
+  </si>
+  <si>
+    <t>141.73mm/5.8929"</t>
+  </si>
+  <si>
+    <t>22.00mm/0.8661"</t>
+  </si>
+  <si>
+    <t>HTP010118</t>
+  </si>
+  <si>
+    <t>F20B</t>
+  </si>
+  <si>
+    <t>145.00mm/5.7087“</t>
+  </si>
+  <si>
+    <t>48.00mm/1.8898"</t>
+  </si>
+  <si>
+    <t>23.82mm/0.9378"</t>
+  </si>
+  <si>
+    <t>HTP010119</t>
+  </si>
+  <si>
+    <t>F20C S2000</t>
+  </si>
+  <si>
+    <t>152.98mm/6.0228“</t>
+  </si>
+  <si>
+    <t>23.85mm/0.9390"</t>
+  </si>
+  <si>
+    <t>23.00mm/0.9055"</t>
+  </si>
+  <si>
+    <t>HTP010120</t>
+  </si>
+  <si>
+    <t>Acura RSX 2.0 VTEC K20A2/K20A</t>
+  </si>
+  <si>
+    <t>138.98mm/5.4717“</t>
+  </si>
+  <si>
+    <t>19.80mm/0.7795"</t>
+  </si>
+  <si>
+    <t>23.00mm/0.9055</t>
+  </si>
+  <si>
+    <t>HTP010121</t>
+  </si>
+  <si>
+    <t>K20A3</t>
+  </si>
+  <si>
+    <t>138.51mm/5.4531“</t>
+  </si>
+  <si>
+    <t>22.02mm/0.8669"</t>
+  </si>
+  <si>
+    <t>HTP010122</t>
+  </si>
+  <si>
+    <t>VRV 2.4 VTEC K24A1/K24A2</t>
+  </si>
+  <si>
+    <t>152.00mm/5.9843“</t>
+  </si>
+  <si>
+    <t>HTP010123</t>
+  </si>
+  <si>
+    <t>J35/J32</t>
+  </si>
+  <si>
+    <t>158.50mm/6.2402“</t>
+  </si>
+  <si>
+    <t>58.01mm/2.2839"</t>
+  </si>
+  <si>
+    <t>18.80mm/0.7402"</t>
+  </si>
+  <si>
+    <t>HTP010124</t>
+  </si>
+  <si>
+    <t>L15A</t>
+  </si>
+  <si>
+    <t>149.00mm/5.8661“</t>
+  </si>
+  <si>
+    <t>43.00mm/1.6929"</t>
+  </si>
+  <si>
+    <t>17.81mm/0.7012"</t>
+  </si>
+  <si>
+    <t>18.01mm/0.7091"</t>
+  </si>
+  <si>
+    <t>HTP010125</t>
+  </si>
+  <si>
+    <t>JAZZ</t>
+  </si>
+  <si>
+    <t>138.99mm/5.720“</t>
+  </si>
+  <si>
+    <t>17.83mm/0.7020"</t>
+  </si>
+  <si>
+    <t>17.98mm/0.7079"</t>
+  </si>
+  <si>
+    <t>Nissan</t>
+  </si>
+  <si>
+    <t>HTP010201</t>
+  </si>
+  <si>
+    <t>L18,L28</t>
+  </si>
+  <si>
+    <t>130.20mm/5.1260"</t>
+  </si>
+  <si>
+    <t>53.01mm/2.0870"</t>
+  </si>
+  <si>
+    <t>26.77mm/1.0539"</t>
+  </si>
+  <si>
+    <t>21.01mm/0.8272"</t>
+  </si>
+  <si>
+    <t>HTP010202</t>
+  </si>
+  <si>
+    <t>2.0 SR20DE,SR20DET</t>
+  </si>
+  <si>
+    <t>136.30mm/5.3661"</t>
+  </si>
+  <si>
+    <t>22.81mm/0.8980</t>
+  </si>
+  <si>
+    <t>22.00mm/0.8661</t>
+  </si>
+  <si>
+    <t>HTP010203</t>
+  </si>
+  <si>
+    <t>2.6 Skyline RB25/RB26DETT</t>
+  </si>
+  <si>
+    <t>121.49mm/5.3661"</t>
+  </si>
+  <si>
+    <t>HTP010204</t>
+  </si>
+  <si>
+    <t>CA16DE CA18DET</t>
+  </si>
+  <si>
+    <t>132.99mm/5.2358"</t>
+  </si>
+  <si>
+    <t>24.36mm/0.9591"</t>
+  </si>
+  <si>
+    <t>HTP010205</t>
+  </si>
+  <si>
+    <t>350Z G35 VQ35</t>
+  </si>
+  <si>
+    <t>144.27mm/5.6799"</t>
+  </si>
+  <si>
+    <t>66.90mm/2.2402"</t>
+  </si>
+  <si>
+    <t>26.26mm/1.0339'</t>
+  </si>
+  <si>
+    <t>19.02mm/0.7488'</t>
+  </si>
+  <si>
+    <t>HTP010206</t>
+  </si>
+  <si>
+    <t>RB30</t>
+  </si>
+  <si>
+    <t>152.40mm/6.0000"</t>
+  </si>
+  <si>
+    <t>21.77mm/0.8571"</t>
+  </si>
+  <si>
+    <t>HTP010207</t>
+  </si>
+  <si>
+    <t>QR25</t>
+  </si>
+  <si>
+    <t>143.08mm/5.6331"</t>
+  </si>
+  <si>
+    <t>HTP010208</t>
+  </si>
+  <si>
+    <t>TB48 Patrol</t>
+  </si>
+  <si>
+    <t>163.47mm/6.4949"</t>
+  </si>
+  <si>
+    <t>59.99mm/2.3618"</t>
+  </si>
+  <si>
+    <t>32.77mm/1.2902"</t>
+  </si>
+  <si>
+    <t>23.01mm/0.9059</t>
+  </si>
+  <si>
+    <t>7/16 95N*M</t>
+  </si>
+  <si>
+    <t>HTP010209</t>
+  </si>
+  <si>
+    <t>240SX-KA24DE</t>
+  </si>
+  <si>
+    <t>163.97mm/6.4949"</t>
+  </si>
+  <si>
+    <t>52.98mm/2.0858"</t>
+  </si>
+  <si>
+    <t>24.71mm/0.9728"</t>
+  </si>
+  <si>
+    <t>21.03mm/0.8280"</t>
+  </si>
+  <si>
+    <t>HTP010210</t>
+  </si>
+  <si>
+    <t>E15</t>
+  </si>
+  <si>
+    <t>137.52mm/5.4142"</t>
+  </si>
+  <si>
+    <t>HTP010211</t>
+  </si>
+  <si>
+    <t>CA15</t>
+  </si>
+  <si>
+    <t>141.05mm/5.5531"</t>
+  </si>
+  <si>
+    <t>18.97mm/0.7469"</t>
+  </si>
+  <si>
+    <t>Toyota</t>
+  </si>
+  <si>
+    <t>HTP010301</t>
+  </si>
+  <si>
+    <t>SUPRA 3.0 2JZGTE</t>
+  </si>
+  <si>
+    <t>142.01mm/5.5909"</t>
+  </si>
+  <si>
+    <t>55.02mm/2.1661"</t>
+  </si>
+  <si>
+    <t>25.98mm/1.0228"</t>
+  </si>
+  <si>
+    <t>HTP010302</t>
+  </si>
+  <si>
+    <t>FRS</t>
+  </si>
+  <si>
+    <t>129.29mm/5.0902"</t>
+  </si>
+  <si>
+    <t>21.39mm/0.8421"</t>
+  </si>
+  <si>
+    <t>HTP010303</t>
+  </si>
+  <si>
+    <t>MR2 3SGTE</t>
+  </si>
+  <si>
+    <t>137.46mm/5.4118"</t>
+  </si>
+  <si>
+    <t>26.80mm/1.0551'</t>
+  </si>
+  <si>
+    <t>HTP010304</t>
+  </si>
+  <si>
+    <t>1FZ</t>
+  </si>
+  <si>
+    <t>154.00mm/6.0630"</t>
+  </si>
+  <si>
+    <t>60.53mm/2.3831"</t>
+  </si>
+  <si>
+    <t>27.81mm/1.0949'</t>
+  </si>
+  <si>
+    <t>26.01mm/1.0240"</t>
+  </si>
+  <si>
+    <t>HTP010305</t>
+  </si>
+  <si>
+    <t>SCION 2.4 2AZFE</t>
+  </si>
+  <si>
+    <t>149.50mm/5.8858"</t>
+  </si>
+  <si>
+    <t>19.91mm/0.7839"</t>
+  </si>
+  <si>
+    <t>HTP010306</t>
+  </si>
+  <si>
+    <t>1NZ</t>
+  </si>
+  <si>
+    <t>140.84mm/5.4720"</t>
+  </si>
+  <si>
+    <t>17.91mm/0.7051"</t>
+  </si>
+  <si>
+    <t>HTP010307</t>
+  </si>
+  <si>
+    <t>2ZZ-GE</t>
+  </si>
+  <si>
+    <t>138.99mm/5.4720"</t>
+  </si>
+  <si>
+    <t>47.02mm/1.8512"</t>
+  </si>
+  <si>
+    <t>19.81mm/0.7799'</t>
+  </si>
+  <si>
+    <t>HTP010308</t>
+  </si>
+  <si>
+    <t>7AFE</t>
+  </si>
+  <si>
+    <t>132.49mm/5.2161"</t>
+  </si>
+  <si>
+    <t>21.79mm/0.8579</t>
+  </si>
+  <si>
+    <t>HTP010309</t>
+  </si>
+  <si>
+    <t>4AGZE</t>
+  </si>
+  <si>
+    <t>122.00mm/4.8031"</t>
+  </si>
+  <si>
+    <t>44.98mm/1.7709"</t>
+  </si>
+  <si>
+    <t>21.82mm/0.8591'</t>
+  </si>
+  <si>
+    <t>HTP010310</t>
+  </si>
+  <si>
+    <t>5SFE</t>
+  </si>
+  <si>
+    <t>138.05mm/5.4350"</t>
+  </si>
+  <si>
+    <t>HTP010311</t>
+  </si>
+  <si>
+    <t>3TC</t>
+  </si>
+  <si>
+    <t>123.04mm/4.8411"</t>
+  </si>
+  <si>
+    <t>26.75mm/1.0531"</t>
+  </si>
+  <si>
+    <t>HTP010312</t>
+  </si>
+  <si>
+    <t>7MGTE</t>
+  </si>
+  <si>
+    <t>151.89mm/5.9799"</t>
+  </si>
+  <si>
+    <t>24.82mm/0.9772'</t>
+  </si>
+  <si>
+    <t>HTP010313</t>
+  </si>
+  <si>
+    <t>1ZZ</t>
+  </si>
+  <si>
+    <t>137.02mm/5.3941"</t>
+  </si>
+  <si>
+    <t>19.79mm/0.7791'</t>
+  </si>
+  <si>
+    <t>HTP010314</t>
+  </si>
+  <si>
+    <t>Supra 7M/5M</t>
+  </si>
+  <si>
+    <t>HTP010315</t>
+  </si>
+  <si>
+    <t>Scion</t>
+  </si>
+  <si>
+    <t>140.84mm5.5449"</t>
+  </si>
+  <si>
+    <t>17.91mm/0.7051'</t>
+  </si>
+  <si>
+    <t>17.98mm/0.7079</t>
+  </si>
+  <si>
+    <t>HTP010316</t>
+  </si>
+  <si>
+    <t>1KD</t>
+  </si>
+  <si>
+    <t>62.00mm/2.4409"</t>
+  </si>
+  <si>
+    <t>31.74mm/1.2496"</t>
+  </si>
+  <si>
+    <t>34.01mm/1.3388"</t>
+  </si>
+  <si>
+    <t>Subaru</t>
+  </si>
+  <si>
+    <t>HTP010401</t>
+  </si>
+  <si>
+    <t>WRX EJ18/20/22/25 2.0L</t>
+  </si>
+  <si>
+    <t>130.48,mm/5.1370"</t>
+  </si>
+  <si>
+    <t>54.99mm/2.1650"</t>
+  </si>
+  <si>
+    <t>21.34mm/0.8402"</t>
+  </si>
+  <si>
+    <t>23.01mm/0.9059"</t>
+  </si>
+  <si>
+    <t>HTP010402</t>
+  </si>
+  <si>
+    <t>FA20</t>
+  </si>
+  <si>
+    <t>21.40mm/0.8426"</t>
+  </si>
+  <si>
+    <t>Mitsubishi</t>
+  </si>
+  <si>
+    <t>HTP0100501</t>
+  </si>
+  <si>
+    <t>4G63 1st Generation(90-92)</t>
+  </si>
+  <si>
+    <t>150.01mm/5.9059"</t>
+  </si>
+  <si>
+    <t>28.32mm/1.1150"</t>
+  </si>
+  <si>
+    <t>HTP0100502</t>
+  </si>
+  <si>
+    <t>4G63 2ndGeneration(93-99)</t>
+  </si>
+  <si>
+    <t>26.37mm/1.0382"</t>
+  </si>
+  <si>
+    <t>Isuzu</t>
+  </si>
+  <si>
+    <t>HTP010601</t>
+  </si>
+  <si>
+    <t>4JJ1 3.0L</t>
+  </si>
+  <si>
+    <t>158.00mm/6.2205"</t>
+  </si>
+  <si>
+    <t>56.00mm/2.2047"</t>
+  </si>
+  <si>
+    <t>33.00mm/1.2992"</t>
+  </si>
+  <si>
+    <t>34.00mm/1.3386"</t>
+  </si>
+  <si>
+    <t>Mazda</t>
+  </si>
+  <si>
+    <t>HTP010701</t>
+  </si>
+  <si>
+    <t>2.0L</t>
+  </si>
+  <si>
+    <t>146.00mm/5.7480"</t>
+  </si>
+  <si>
+    <t>49.94mm/1.9661"</t>
+  </si>
+  <si>
+    <t>21.72mm/0.8551"</t>
+  </si>
+  <si>
+    <t>21.00mm/0.8268"</t>
+  </si>
+  <si>
+    <t>Audi&amp;VW</t>
+  </si>
+  <si>
+    <t>HTP010801</t>
+  </si>
+  <si>
+    <t>2.5 2.6 Stroker 20V S2 S4 RS2 200</t>
+  </si>
+  <si>
+    <t>155.00mm/5.1024"</t>
+  </si>
+  <si>
+    <t>50.60mm/1.9921"</t>
+  </si>
+  <si>
+    <t>24.80mm/0.9764"</t>
+  </si>
+  <si>
+    <t>20.005mm/0.7876'</t>
+  </si>
+  <si>
+    <t>HTP010802</t>
+  </si>
+  <si>
+    <t>S4 2.7T 30V/2.8L V6</t>
+  </si>
+  <si>
+    <t>56.80mm/2.2362"</t>
+  </si>
+  <si>
+    <t>20.12mm/0.7921"</t>
+  </si>
+  <si>
+    <t>21.005mm/0.8270"</t>
+  </si>
+  <si>
+    <t>5/16 45N*M 3/8 75N*M</t>
+  </si>
+  <si>
+    <t>HTP010803</t>
+  </si>
+  <si>
+    <t>A4 A6</t>
+  </si>
+  <si>
+    <t>144.00mm/5.6693"</t>
+  </si>
+  <si>
+    <t>24.89mm/0.9799"</t>
+  </si>
+  <si>
+    <t>20.00mm/0.7874"</t>
+  </si>
+  <si>
+    <t>HTP010804</t>
+  </si>
+  <si>
+    <t>RS4 4.2L BNS</t>
+  </si>
+  <si>
+    <t>HTP010805</t>
+  </si>
+  <si>
+    <t>1.9L TDI</t>
+  </si>
+  <si>
+    <t>143.99mm/5.6689"</t>
+  </si>
+  <si>
+    <t>53.70mm/2.1142"</t>
+  </si>
+  <si>
+    <t>24.84mm/0.9780"</t>
+  </si>
+  <si>
+    <t>HTP010806</t>
+  </si>
+  <si>
+    <t>Scirocco/Jetta/Golf 1.8 al/1.8t</t>
+  </si>
+  <si>
+    <t>HTP010807</t>
+  </si>
+  <si>
+    <t>VW</t>
+  </si>
+  <si>
+    <t>24.92mm/0.9811"</t>
+  </si>
+  <si>
+    <t>HTP010808</t>
+  </si>
+  <si>
+    <t>VR6</t>
+  </si>
+  <si>
+    <t>164.01mm/6.4571"</t>
+  </si>
+  <si>
+    <t>56.79mm/2.2358"</t>
+  </si>
+  <si>
+    <t>19.89mm/0.7831"</t>
+  </si>
+  <si>
+    <t>HTP010809</t>
+  </si>
+  <si>
+    <t>Jetta/Golf 2.0l ABA</t>
+  </si>
+  <si>
+    <t>159.00mm/6.2598"</t>
+  </si>
+  <si>
+    <t>24.90mm/0.9803"</t>
+  </si>
+  <si>
+    <t>HTP010810</t>
+  </si>
+  <si>
+    <t>1.8L</t>
+  </si>
+  <si>
+    <t>147.00mm/5.8142"</t>
+  </si>
+  <si>
+    <t>24.79mm/0.9760"</t>
+  </si>
+  <si>
+    <t>HTP010811</t>
+  </si>
+  <si>
+    <t>Air cooled engine</t>
+  </si>
+  <si>
+    <t>57.81mm/2.2758"</t>
+  </si>
+  <si>
+    <t>22.65mm/0.8917"</t>
+  </si>
+  <si>
+    <t>22.01mm/0.8663'</t>
+  </si>
+  <si>
+    <t>HTP010812</t>
+  </si>
+  <si>
+    <t>EA888</t>
+  </si>
+  <si>
+    <t>21.90mm / 0.862"</t>
+  </si>
+  <si>
+    <t>23.00mm / 0.906"</t>
+  </si>
+  <si>
+    <t>BMW</t>
+  </si>
+  <si>
+    <t>HTP010901</t>
+  </si>
+  <si>
+    <t>M5/M6 S-88</t>
+  </si>
+  <si>
+    <t>51.99mm/2.0469"</t>
+  </si>
+  <si>
+    <t>23.90mm/0.9409"</t>
+  </si>
+  <si>
+    <t>HTP010902</t>
+  </si>
+  <si>
+    <t>M20</t>
+  </si>
+  <si>
+    <t>130.00mm/5.6689"</t>
+  </si>
+  <si>
+    <t>21.87mm/0.8610'</t>
+  </si>
+  <si>
+    <t>HTP010903</t>
+  </si>
+  <si>
+    <t>S54 E46 M3(S54B32)</t>
+  </si>
+  <si>
+    <t>139.00mm/5.4724"</t>
+  </si>
+  <si>
+    <t>19.84mm/0.7811'</t>
+  </si>
+  <si>
+    <t>HTP010904</t>
+  </si>
+  <si>
+    <t>B30</t>
+  </si>
+  <si>
+    <t>142.01mm/5.5809"</t>
+  </si>
+  <si>
+    <t>21.84mm/0.8598"</t>
+  </si>
+  <si>
+    <t>HTP010905</t>
+  </si>
+  <si>
+    <t>M5/M6 S38 B36 3.5L</t>
+  </si>
+  <si>
+    <t>143.39mm/5.6689"</t>
+  </si>
+  <si>
+    <t>23.90mm/0.9409'</t>
+  </si>
+  <si>
+    <t>HTP010906</t>
+  </si>
+  <si>
+    <t>E30 M3 S14 2.3L</t>
+  </si>
+  <si>
+    <t>HTP010907</t>
+  </si>
+  <si>
+    <t>E36 M50B25</t>
+  </si>
+  <si>
+    <t>135.00mm/5.3150"</t>
+  </si>
+  <si>
+    <t>21.87mm/0.8610"</t>
+  </si>
+  <si>
+    <t>HTP010908</t>
+  </si>
+  <si>
+    <t>M5 3.8L(S38B38)</t>
+  </si>
+  <si>
+    <t>142.49mm/5.6098"</t>
+  </si>
+  <si>
+    <t>HTP010909</t>
+  </si>
+  <si>
+    <t>4.0/4.4L V8(M60B40)</t>
+  </si>
+  <si>
+    <t>52.00mm/2.0472"</t>
+  </si>
+  <si>
+    <t>HTP010910</t>
+  </si>
+  <si>
+    <t>M10 M30</t>
+  </si>
+  <si>
+    <t>HTP010911</t>
+  </si>
+  <si>
+    <t>B48</t>
+  </si>
+  <si>
+    <t>148.3mm/5.838"</t>
+  </si>
+  <si>
+    <t>53.60mm/2.1102"</t>
+  </si>
+  <si>
+    <t>24.00mm/0.9449"</t>
+  </si>
+  <si>
+    <t>Fiat</t>
+  </si>
+  <si>
+    <t>HTP011001</t>
+  </si>
+  <si>
+    <t>Uno/Punto 1.6 16V</t>
+  </si>
+  <si>
+    <t>127.99mm/5.0390"</t>
+  </si>
+  <si>
+    <t>45.14mm/1.7772"</t>
+  </si>
+  <si>
+    <t>21.69mm/0.8539'</t>
+  </si>
+  <si>
+    <t>18.01mm/0.7091"'</t>
+  </si>
+  <si>
+    <t>HTP011002</t>
+  </si>
+  <si>
+    <t>Fiat 1.4L 500 Abarth</t>
+  </si>
+  <si>
+    <t>129.01mm/5.0791"</t>
+  </si>
+  <si>
+    <t>21.69mm/0.8539"</t>
+  </si>
+  <si>
+    <t>18.01mm/0.7091</t>
+  </si>
+  <si>
+    <t>HTP011003</t>
+  </si>
+  <si>
+    <t>Lancia</t>
+  </si>
+  <si>
+    <t>144.98mm/5.7079"</t>
+  </si>
+  <si>
+    <t>53.90mm/2.1220"</t>
+  </si>
+  <si>
+    <t>25.68mm/1.0110"</t>
+  </si>
+  <si>
+    <t>Renault</t>
+  </si>
+  <si>
+    <t>HTP011101</t>
+  </si>
+  <si>
+    <t>F7P / F7R (16V)</t>
+  </si>
+  <si>
+    <t>144.00mm / 5.670"</t>
+  </si>
+  <si>
+    <t>51.60mm / 2.031"</t>
+  </si>
+  <si>
+    <t>25.00mm / 0.984"</t>
+  </si>
+  <si>
+    <t>21.00mm / 0.827"</t>
+  </si>
+  <si>
+    <t>HTP011102</t>
+  </si>
+  <si>
+    <t>F4R / F4RT (2.0 NA/Turbo)</t>
+  </si>
+  <si>
+    <t>24.88~25.00mm / 0.980~0.984"</t>
+  </si>
+  <si>
+    <t>HTP011103</t>
+  </si>
+  <si>
+    <t>F4P (2.0 16V)</t>
+  </si>
+  <si>
+    <t>HTP011104</t>
+  </si>
+  <si>
+    <t>F3R (2.0 12V/16V)</t>
+  </si>
+  <si>
+    <t>HTP011105</t>
+  </si>
+  <si>
+    <t>R812 / R1134 (Gordini)</t>
+  </si>
+  <si>
+    <t>133.00mm / 5.236"</t>
+  </si>
+  <si>
+    <t>47.60mm / 1.874"</t>
+  </si>
+  <si>
+    <t>24.80mm / 0.976"</t>
+  </si>
+  <si>
+    <t>20.00mm / 0.787"</t>
+  </si>
+  <si>
+    <t>HTP011106</t>
+  </si>
+  <si>
+    <t>R844 / K4M (1.6L NA)</t>
+  </si>
+  <si>
+    <t>128.00mm / 5.039"</t>
+  </si>
+  <si>
+    <t>21.80mm / 0.858"</t>
+  </si>
+  <si>
+    <t>HTP011107</t>
+  </si>
+  <si>
+    <t>Alpine A110 (TCe 180/250)</t>
+  </si>
+  <si>
+    <t>26.85mm / 1.057"</t>
+  </si>
+  <si>
+    <t>Porsche</t>
+  </si>
+  <si>
+    <t>HTP011201</t>
+  </si>
+  <si>
+    <t>911 2.0L–2.7L (F6)</t>
+  </si>
+  <si>
+    <t>130.00mm / 5.118"</t>
+  </si>
+  <si>
+    <t>61.01mm / 2.401"</t>
+  </si>
+  <si>
+    <t>21.69mm / 0.856"</t>
+  </si>
+  <si>
+    <t>22.00mm / 0.866"</t>
+  </si>
+  <si>
+    <t>HTP011202</t>
+  </si>
+  <si>
+    <t>911 3.0L–3.3L Turbo (F6)</t>
+  </si>
+  <si>
+    <t>127.00mm / 5.000"</t>
+  </si>
+  <si>
+    <t>58.01mm / 2.283"</t>
+  </si>
+  <si>
+    <t>23.00mm / 0.905"</t>
+  </si>
+  <si>
+    <t>HTP011203</t>
+  </si>
+  <si>
+    <t>993/996/997 Turbo 3.6L (F6)</t>
+  </si>
+  <si>
+    <t>18.75mm / 0.738"</t>
+  </si>
+  <si>
+    <t>23.01mm / 0.906"</t>
+  </si>
+  <si>
+    <t>HTP011204</t>
+  </si>
+  <si>
+    <t>996/997 3.4L/3.6L NA (M96/M97)</t>
+  </si>
+  <si>
+    <t>142.00mm / 5.591"</t>
+  </si>
+  <si>
+    <t>56.01mm / 2.205"</t>
+  </si>
+  <si>
+    <t>19.45mm / 0.766"</t>
+  </si>
+  <si>
+    <t>HTP011205</t>
+  </si>
+  <si>
+    <t>Boxster 986/987 &amp; Cayman 2.5/2.7/3.2/3.4L</t>
+  </si>
+  <si>
+    <t>144.98mm / 5.705"</t>
+  </si>
+  <si>
+    <t>56.00mm / 2.205"</t>
+  </si>
+  <si>
+    <t>20.17mm / 0.794"</t>
+  </si>
+  <si>
+    <t>HTP011206</t>
+  </si>
+  <si>
+    <t>944 Turbo / 968 (2.5/3.0L)</t>
+  </si>
+  <si>
+    <t>150.01mm / 5.906"</t>
+  </si>
+  <si>
+    <t>55.01mm / 2.165"</t>
+  </si>
+  <si>
+    <t>28.75mm / 1.132"</t>
+  </si>
+  <si>
+    <t>24.00mm / 0.945"</t>
+  </si>
+  <si>
+    <t>HTP011207</t>
+  </si>
+  <si>
+    <t>Macan S/GTS / Panamera 3.0T V6</t>
+  </si>
+  <si>
+    <t>162.40mm / 6.394"</t>
+  </si>
+  <si>
+    <t>55.80mm / 2.197"</t>
+  </si>
+  <si>
+    <t>Benze</t>
+  </si>
+  <si>
+    <t>HTP011301</t>
+  </si>
+  <si>
+    <t>M111 E23/E26 (2.3L/2.6L NA)</t>
+  </si>
+  <si>
+    <t>HTP011302</t>
+  </si>
+  <si>
+    <t>M111 E18/E20 Turbo (1.8T/2.0T)</t>
+  </si>
+  <si>
+    <t>HTP011303</t>
+  </si>
+  <si>
+    <t>M133 (2.0T AMG 45 Series)</t>
+  </si>
+  <si>
+    <t>HTP011304</t>
+  </si>
+  <si>
+    <t>M139 (2.0T AMG 45 S Series)</t>
+  </si>
+  <si>
+    <t>HTP011305</t>
+  </si>
+  <si>
+    <t>M113 (5.0L/5.4L V8 NA &amp; Kompressor)</t>
+  </si>
+  <si>
+    <t>150.00mm / 5.906"</t>
+  </si>
+  <si>
+    <t>HTP011306</t>
+  </si>
+  <si>
+    <t>M113K (5.5L V8 Kompressor)</t>
+  </si>
+  <si>
+    <t>HTP011307</t>
+  </si>
+  <si>
+    <t>M156/M159 (6.2L V8 AMG)</t>
+  </si>
+  <si>
+    <t>HTP011308</t>
+  </si>
+  <si>
+    <t>M177/M178 (4.0T V8 AMG)</t>
+  </si>
+  <si>
+    <t>HTP011309</t>
+  </si>
+  <si>
+    <t>OM651 (2.1L CDI Diesel)</t>
+  </si>
+  <si>
+    <t>145.00mm / 5.709"</t>
+  </si>
+  <si>
+    <t>52.00mm / 2.047"</t>
+  </si>
+  <si>
+    <t>28.00mm / 1.102"</t>
+  </si>
+  <si>
+    <t>HTP011310</t>
+  </si>
+  <si>
+    <t>OM642 (3.0L V6 CDI Diesel)</t>
+  </si>
+  <si>
+    <t>Opel</t>
+  </si>
+  <si>
+    <t>HTP011401</t>
+  </si>
+  <si>
+    <t>Z16LET / Z16LEH / Z16LER / A16LET</t>
+  </si>
+  <si>
+    <t>129.75mm / 5.108"</t>
+  </si>
+  <si>
+    <t>46.00mm / 1.811"</t>
+  </si>
+  <si>
+    <t>19.00mm / 0.748"</t>
+  </si>
+  <si>
+    <t>HTP011402</t>
+  </si>
+  <si>
+    <t>X16XE / C16XE / A16XER</t>
+  </si>
+  <si>
+    <t>18.00mm / 0.709"</t>
+  </si>
+  <si>
+    <t>HTP011403</t>
+  </si>
+  <si>
+    <t>Z18XE / A18XER</t>
+  </si>
+  <si>
+    <t>HTP011404</t>
+  </si>
+  <si>
+    <t>C20XE / C20LET / Z20LET / Z20LEH</t>
+  </si>
+  <si>
+    <t>143.00mm / 5.630"</t>
+  </si>
+  <si>
+    <t>26.30mm / 1.035"</t>
+  </si>
+  <si>
+    <t>HTP011405</t>
+  </si>
+  <si>
+    <t>A20NFT / A20NHT</t>
+  </si>
+  <si>
+    <t>145.50mm / 5.728"</t>
+  </si>
+  <si>
+    <t>52.13mm / 2.053"</t>
+  </si>
+  <si>
+    <t>HTP011406</t>
+  </si>
+  <si>
+    <t>A20DTH / Z20DT / Z20DMH</t>
+  </si>
+  <si>
+    <t>HTP011407</t>
+  </si>
+  <si>
+    <t>20NE / C24NE (CIH)</t>
+  </si>
+  <si>
+    <t>147.60mm / 5.812"</t>
+  </si>
+  <si>
+    <t>26.37mm / 1.038"</t>
+  </si>
+  <si>
+    <t>HTP011408</t>
+  </si>
+  <si>
+    <t>X25XE / Y26SE (V6)</t>
+  </si>
+  <si>
+    <t>141.00mm / 5.551"</t>
+  </si>
+  <si>
+    <t>19.80mm / 0.780"</t>
+  </si>
+  <si>
+    <t>HTP011409</t>
+  </si>
+  <si>
+    <t>C30SE / C30SEJ (V6 24V)</t>
+  </si>
+  <si>
+    <t>134.00mm / 5.276"</t>
+  </si>
+  <si>
+    <t>55.00mm / 2.165"</t>
+  </si>
+  <si>
+    <t>19.86mm / 0.782"</t>
+  </si>
+  <si>
+    <t>Peugeot</t>
+  </si>
+  <si>
+    <t>HTP011501</t>
+  </si>
+  <si>
+    <t>TU3 (KFV/KFU)
+TU3AF</t>
+  </si>
+  <si>
+    <t>126.83mm / 4.995"</t>
+  </si>
+  <si>
+    <t>48.66mm / 1.916"</t>
+  </si>
+  <si>
+    <t>5/16" or 3/8"</t>
+  </si>
+  <si>
+    <t>HTP011502</t>
+  </si>
+  <si>
+    <t>TU5J4 / TU5JP4
+(TU5 Series)</t>
+  </si>
+  <si>
+    <t>133.60mm / 5.260"
+(also 133.5mm / 5.256")</t>
+  </si>
+  <si>
+    <t>23.90mm / 0.941"</t>
+  </si>
+  <si>
+    <t>19.50mm / 0.768"
+(also 18.00mm/0.709")</t>
+  </si>
+  <si>
+    <t>HTP011503</t>
+  </si>
+  <si>
+    <t>EP6 / EP6DT / EP6DTS
+(Prince Engine)</t>
+  </si>
+  <si>
+    <t>138.55mm / 5.455"
+(also 138.50mm/5.452")</t>
+  </si>
+  <si>
+    <t>48.00mm / 1.890"</t>
+  </si>
+  <si>
+    <t>20.87mm / 0.821"</t>
+  </si>
+  <si>
+    <t>HTP011504</t>
+  </si>
+  <si>
+    <t>XU10J4 / XU10J2
+(XU10 Series)</t>
+  </si>
+  <si>
+    <t>152.00mm / 5.984"
+(also 139.00mm/5.472")</t>
+  </si>
+  <si>
+    <t>53.70mm / 2.114"</t>
+  </si>
+  <si>
+    <t>24.20mm / 0.953"</t>
+  </si>
+  <si>
+    <t>22.00mm / 0.866"
+(also 20.00mm/0.787")</t>
+  </si>
+  <si>
+    <t>HTP011505</t>
+  </si>
+  <si>
+    <t>XU10J4RS</t>
+  </si>
+  <si>
+    <t>139.00mm / 5.472"
+(also 158.00mm/6.220" )</t>
+  </si>
+  <si>
+    <t>48.00mm / 1.890"
+(also 53.70mm/2.114")</t>
+  </si>
+  <si>
+    <t>HTP011506</t>
+  </si>
+  <si>
+    <t>EW10 / EW10J4 / EW10J4RS</t>
+  </si>
+  <si>
+    <t>139.00mm / 5.472"</t>
+  </si>
+  <si>
+    <t>48.56mm / 1.912"</t>
+  </si>
+  <si>
+    <t>24.18mm / 0.952"</t>
+  </si>
+  <si>
+    <t>HTP011507</t>
+  </si>
+  <si>
+    <t>EW12 (3FZ/3FY)</t>
+  </si>
+  <si>
+    <t>143.35mm / 5.644"</t>
+  </si>
+  <si>
+    <t>HTP011508</t>
+  </si>
+  <si>
+    <t>DV4 (8HY/8HZ)
+1.4 HDi</t>
+  </si>
+  <si>
+    <t>126.73mm / 4.991"</t>
+  </si>
+  <si>
+    <t>HTP011509</t>
+  </si>
+  <si>
+    <t>DV6 (9HR/9HZ/9HY)
+1.6 HDi</t>
+  </si>
+  <si>
+    <t>136.80mm / 5.386"</t>
+  </si>
+  <si>
+    <t>50.66mm / 1.995"</t>
+  </si>
+  <si>
+    <t>17.00mm / 0.669"</t>
+  </si>
+  <si>
+    <t>26.01mm / 1.024"</t>
+  </si>
+  <si>
+    <t>Chevy</t>
+  </si>
+  <si>
+    <t>HTP011601</t>
+  </si>
+  <si>
+    <t>283/327</t>
+  </si>
+  <si>
+    <t>152.40mm / 6.0000"</t>
+  </si>
+  <si>
+    <t>53.98mm / 2.1252"</t>
+  </si>
+  <si>
+    <t>23.90mm / 0.9409"</t>
+  </si>
+  <si>
+    <t>23.55mm / 0.9272"</t>
+  </si>
+  <si>
+    <t>HTP011602</t>
+  </si>
+  <si>
+    <t>144.78mm / 5.7000"</t>
+  </si>
+  <si>
+    <t>HTP011603</t>
+  </si>
+  <si>
+    <t>396/454/502</t>
+  </si>
+  <si>
+    <t>155.83mm / 6.1350"</t>
+  </si>
+  <si>
+    <t>59.06mm / 2.3252"</t>
+  </si>
+  <si>
+    <t>25.17mm / 0.9909"</t>
+  </si>
+  <si>
+    <t>25.15mm / 0.9902"</t>
+  </si>
+  <si>
+    <t>HTP011604</t>
+  </si>
+  <si>
+    <t>171.07mm / 6.7350"</t>
+  </si>
+  <si>
+    <t>66.67mm / 2.6246"</t>
+  </si>
+  <si>
+    <t>23.70mm / 0.9331"</t>
+  </si>
+  <si>
+    <t>24.92mm / 0.9809"</t>
+  </si>
+  <si>
+    <t>HTP011605</t>
+  </si>
+  <si>
+    <t>Duramax</t>
+  </si>
+  <si>
+    <t>163.07mm / 6.4201"</t>
+  </si>
+  <si>
+    <t>66.98mm / 2.6370"</t>
+  </si>
+  <si>
+    <t>28.32mm / 1.1150"</t>
+  </si>
+  <si>
+    <t>34.49mm / 1.3579"</t>
+  </si>
+  <si>
+    <t>HTP011606</t>
+  </si>
+  <si>
+    <t>Aircooled engine</t>
+  </si>
+  <si>
+    <t>149.35mm / 5.8799"</t>
+  </si>
+  <si>
+    <t>53.97mm / 2.1248"</t>
+  </si>
+  <si>
+    <t>22.65mm / 0.8917"</t>
+  </si>
+  <si>
+    <t>22.01mm / 0.8663"</t>
+  </si>
+  <si>
+    <t>HTP011607</t>
+  </si>
+  <si>
+    <t>HTP011608</t>
+  </si>
+  <si>
+    <t>137.01mm / 5.3941"</t>
+  </si>
+  <si>
+    <t>HTP011609</t>
+  </si>
+  <si>
+    <t>137.16mm / 5.4000"</t>
+  </si>
+  <si>
+    <t>HTP011610</t>
+  </si>
+  <si>
+    <t>305/350/400</t>
+  </si>
+  <si>
+    <t>141.35mm / 5.5650"</t>
+  </si>
+  <si>
+    <t>56.52mm / 2.2252"</t>
+  </si>
+  <si>
+    <t>HTP011611</t>
+  </si>
+  <si>
+    <t>HTP011612</t>
+  </si>
+  <si>
+    <t>148.59mm / 5.8500"</t>
+  </si>
+  <si>
+    <t>HTP011613</t>
+  </si>
+  <si>
+    <t>HTP011614</t>
+  </si>
+  <si>
+    <t>154.94mm / 6.1000"</t>
+  </si>
+  <si>
+    <t>HTP011615</t>
+  </si>
+  <si>
+    <t>155.58mm / 6.1250"</t>
+  </si>
+  <si>
+    <t>HTP011616</t>
+  </si>
+  <si>
+    <t>157.48mm / 6.2000"</t>
+  </si>
+  <si>
+    <t>HTP011617</t>
+  </si>
+  <si>
+    <t>158.75mm / 6.2500"</t>
+  </si>
+  <si>
+    <t>HTP011618</t>
+  </si>
+  <si>
+    <t>162.18mm / 6.3850"</t>
+  </si>
+  <si>
+    <t>HTP011619</t>
+  </si>
+  <si>
+    <t>165.99mm / 6.5350"</t>
+  </si>
+  <si>
+    <t>HTP011620</t>
+  </si>
+  <si>
+    <t>168.28mm / 6.6252"</t>
+  </si>
+  <si>
+    <t>Ford</t>
+  </si>
+  <si>
+    <t>HTP011701</t>
+  </si>
+  <si>
+    <t>429/460</t>
+  </si>
+  <si>
+    <t>167.77mm / 6.6051"</t>
+  </si>
+  <si>
+    <t>67.36mm / 2.6520"</t>
+  </si>
+  <si>
+    <t>26.42mm / 1.0402"</t>
+  </si>
+  <si>
+    <t>HTP011702</t>
+  </si>
+  <si>
+    <t>289/302/5.0L</t>
+  </si>
+  <si>
+    <t>129.29mm / 5.0902"</t>
+  </si>
+  <si>
+    <t>56.87mm / 2.2390"</t>
+  </si>
+  <si>
+    <t>21.13mm / 0.8319"</t>
+  </si>
+  <si>
+    <t>23.19mm / 0.9130"</t>
+  </si>
+  <si>
+    <t>HTP011703</t>
+  </si>
+  <si>
+    <t>130.94mm / 5.1551"</t>
+  </si>
+  <si>
+    <t>HTP011704</t>
+  </si>
+  <si>
+    <t>135.00mm / 5.3150"</t>
+  </si>
+  <si>
+    <t>HTP011705</t>
+  </si>
+  <si>
+    <t>HTP011706</t>
+  </si>
+  <si>
+    <t>139.70mm / 5.5000"</t>
+  </si>
+  <si>
+    <t>HTP011707</t>
+  </si>
+  <si>
+    <t>351 WINDSOR</t>
+  </si>
+  <si>
+    <t>151.28mm / 5.9559"</t>
+  </si>
+  <si>
+    <t>61.62mm / 2.4260"</t>
+  </si>
+  <si>
+    <t>HTP011708</t>
+  </si>
+  <si>
+    <t>HTP011709</t>
+  </si>
+  <si>
+    <t>4.6L/5.0L</t>
+  </si>
+  <si>
+    <t>150.70mm / 5.9331"</t>
+  </si>
+  <si>
+    <t>56.88mm / 2.2394"</t>
+  </si>
+  <si>
+    <t>23.88mm / 0.9402"</t>
+  </si>
+  <si>
+    <t>22.00mm / 0.8661"</t>
+  </si>
+  <si>
+    <t>Dodge/Chrysler</t>
+  </si>
+  <si>
+    <t>HTP011801</t>
+  </si>
+  <si>
+    <t>318/400 Mopar SBC</t>
+  </si>
+  <si>
+    <t>155.52mm / 6.1228"</t>
+  </si>
+  <si>
+    <t>23.50mm / 0.9252"</t>
+  </si>
+  <si>
+    <t>24.99mm / 0.9839"</t>
+  </si>
+  <si>
+    <t>HTP011802</t>
+  </si>
+  <si>
+    <t>426/440</t>
+  </si>
+  <si>
+    <t>171.70mm / 6.7598"</t>
+  </si>
+  <si>
+    <t>60.33mm / 2.3752"</t>
+  </si>
+  <si>
+    <t>25.83mm / 1.0169"</t>
+  </si>
+  <si>
+    <t>27.79mm / 1.0941"</t>
+  </si>
+  <si>
+    <t>HTP011803</t>
+  </si>
+  <si>
+    <t>HTP011804</t>
+  </si>
+  <si>
+    <t>180.34mm / 7.1000"</t>
+  </si>
+  <si>
+    <t>56.39mm / 2.2201"</t>
+  </si>
+  <si>
+    <t>HTP011805</t>
+  </si>
+  <si>
+    <t>Hemi 440 BBM</t>
+  </si>
+  <si>
+    <t>174.24mm / 6.8598"</t>
+  </si>
+  <si>
+    <t>HTP011806</t>
+  </si>
+  <si>
+    <t>HTP011807</t>
+  </si>
+  <si>
+    <t>354 Hemi</t>
+  </si>
+  <si>
+    <t>57.15mm / 2.2500"</t>
+  </si>
+  <si>
+    <t>25.25mm / 0.9941"</t>
+  </si>
+  <si>
+    <t>HTP011808</t>
+  </si>
+  <si>
+    <t>392 Hemi</t>
+  </si>
+  <si>
+    <t>176.53mm / 6.9500"</t>
+  </si>
+  <si>
+    <t>Buick</t>
+  </si>
+  <si>
+    <t>HTP011901</t>
+  </si>
+  <si>
+    <t>231/3.8L</t>
+  </si>
+  <si>
+    <t>151.56mm / 5.9669"</t>
+  </si>
+  <si>
+    <t>60.3mm / 2.3740"</t>
+  </si>
+  <si>
+    <t>21.46mm / 0.8449"</t>
+  </si>
+  <si>
+    <t>HTP011902</t>
+  </si>
+  <si>
+    <t>V6</t>
+  </si>
+  <si>
+    <t>161.29mm / 6.3500"</t>
+  </si>
+  <si>
+    <t>21.69mm / 0.8539"</t>
+  </si>
+  <si>
+    <t>HTP011903</t>
+  </si>
+  <si>
+    <t>163.20mm / 6.4252"</t>
+  </si>
+  <si>
+    <t>60.27mm / 2.3728"</t>
+  </si>
+  <si>
+    <t>21.41mm / 0.8429"</t>
+  </si>
+  <si>
+    <t>22.99mm / 0.9051"</t>
+  </si>
+  <si>
+    <t>HTP011904</t>
+  </si>
+  <si>
+    <t>SPL</t>
+  </si>
+  <si>
+    <t>22.66mm / 0.8921"</t>
+  </si>
+  <si>
+    <t>Cadillac</t>
+  </si>
+  <si>
+    <t>HTP012001</t>
+  </si>
+  <si>
+    <t>LTG</t>
+  </si>
+  <si>
+    <t>154.50mm/6.0826"</t>
+  </si>
+  <si>
+    <t>52.13mm/2.0523"</t>
+  </si>
+  <si>
+    <t>26.50mm / 1.043"</t>
+  </si>
+  <si>
+    <t>HTP Piston Catalog</t>
+  </si>
+  <si>
+    <t>Cylinder diameter  mm/''</t>
+  </si>
+  <si>
+    <t>C.R</t>
+  </si>
+  <si>
+    <t>HTP020101</t>
+  </si>
+  <si>
+    <t>Ej25</t>
+  </si>
+  <si>
+    <t>8.5:1</t>
+  </si>
+  <si>
+    <t>Cylinder diametermm/''</t>
+  </si>
+  <si>
+    <t>HTP020201</t>
+  </si>
+  <si>
+    <t>2jz</t>
+  </si>
+  <si>
+    <t>10:1</t>
+  </si>
+  <si>
+    <t>+ 0.5</t>
+  </si>
+  <si>
+    <t>+ 1</t>
+  </si>
+  <si>
+    <t>+ 1.5</t>
+  </si>
+  <si>
+    <t>9:1</t>
+  </si>
+  <si>
+    <t>+ 2</t>
+  </si>
+  <si>
+    <t>HTP020301</t>
+  </si>
+  <si>
+    <t>4B11</t>
+  </si>
+  <si>
+    <t>Honda</t>
+  </si>
+  <si>
+    <t>HTP020401</t>
+  </si>
+  <si>
+    <t>HTP020402</t>
+  </si>
+  <si>
+    <t>L15B</t>
+  </si>
+  <si>
+    <t>10.3:1</t>
+  </si>
+  <si>
+    <t>10.2:1</t>
+  </si>
+  <si>
+    <t>产品编号</t>
+  </si>
+  <si>
+    <t>发动机型号</t>
+  </si>
+  <si>
+    <t>缸数</t>
+  </si>
+  <si>
+    <t>缸径mm/'</t>
+  </si>
+  <si>
+    <t>销孔直径mm/'</t>
+  </si>
+  <si>
+    <t>压缩比</t>
+  </si>
+  <si>
+    <t>HTP020501</t>
+  </si>
+  <si>
+    <t>std 82.5</t>
+  </si>
+  <si>
+    <t>9.3:1</t>
+  </si>
+  <si>
+    <t>+0.5</t>
+  </si>
+  <si>
+    <t>9.5:1</t>
+  </si>
+  <si>
+    <t>+1</t>
+  </si>
+  <si>
+    <t>+1.5</t>
+  </si>
+  <si>
+    <t>HTP020601</t>
+  </si>
+  <si>
+    <t>HTP020602</t>
+  </si>
+  <si>
+    <t>B58</t>
+  </si>
+  <si>
+    <t>HTP020701</t>
+  </si>
+  <si>
+    <t>std 86</t>
+  </si>
+  <si>
+    <t>Holden</t>
+  </si>
+  <si>
+    <t>HTP012101</t>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="11"/>
+        <sz val="12"/>
         <color theme="1"/>
         <rFont val="微软雅黑"/>
         <charset val="134"/>
       </rPr>
-      <t xml:space="preserve">Gen4 Prelude Si VTEC（2WS BB4 and 4WS BB1）                                                 Gen5 Prelude SiR（2WS BB6 and 4WS BB8）                                                 Gen5 Prelude Type-S and SiR S-Spec（BB6）                                                        Gen6 Accord/Torneo Euro-R（CL1）  </t>
+      <t>3.8L V6 L36/L67 Ecotec</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Times New Roman"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>​</t>
+    </r>
+  </si>
+  <si>
+    <t>145.85mm / 5.742"</t>
+  </si>
+  <si>
+    <t>60.30mm / 2.374"</t>
+  </si>
+  <si>
+    <t>21.40mm / 0.843"</t>
+  </si>
+  <si>
+    <t>HTP012102</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
         <charset val="134"/>
       </rPr>
-      <t> </t>
+      <t>308 / 355 V8 (Gen I)</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>​</t>
+    </r>
+  </si>
+  <si>
+    <t>142.93mm / 5.627"</t>
+  </si>
+  <si>
+    <t>57.12mm / 2.249"</t>
+  </si>
+  <si>
+    <t>22.35mm / 0.880"</t>
+  </si>
+  <si>
+    <t>23.55mm / 0.927"</t>
+  </si>
+  <si>
+    <t>HTP012103</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="微软雅黑"/>
         <charset val="134"/>
       </rPr>
-      <t xml:space="preserve">                                           Gen5 Accord SiR （CD6）                                                                            Gen5 Accord SiR （CD8）                                                                Gen5 Accord SiR （CD8）                                                               Gen4 Prelude VTEC (BB1)                                                                           Gen4 Prelude VTEC (BB1)                                                                                 Gen4 VTi-R (BB1) </t>
+      <t>LS1 / LS2 / LS3 (5.7L/6.0L/6.2L)</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Times New Roman"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>​</t>
+    </r>
+  </si>
+  <si>
+    <t>154.89mm / 6.098"</t>
+  </si>
+  <si>
+    <t>24.00mm / 0.944"</t>
+  </si>
+  <si>
+    <t>HTP012104</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
         <charset val="134"/>
       </rPr>
-      <t> </t>
+      <t>LS Stroker (6.125")</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="微软雅黑"/>
+        <rFont val="等线"/>
         <charset val="134"/>
+        <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">                                                                                    2.2i VTEC (BB1)                                                                                        HondaAccord SiR                                                                                               Gen5 Prelude Base and Type-SH (BB6)                                                                       Gen5 Prelude Base、Type-SH and SE (BB6)   </t>
+      <t>​</t>
     </r>
-    <r>
-[...1157 lines deleted...]
-    <t>std 86</t>
+  </si>
+  <si>
+    <t>155.58mm / 6.125"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="xr9">
   <numFmts count="4">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="42" formatCode="_ &quot;￥&quot;* #,##0_ ;_ &quot;￥&quot;* \-#,##0_ ;_ &quot;￥&quot;* &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="44" formatCode="_ &quot;￥&quot;* #,##0.00_ ;_ &quot;￥&quot;* \-#,##0.00_ ;_ &quot;￥&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="39">
+  <fonts count="37">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="等线"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="等线"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <b/>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="微软雅黑"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
       <name val="等线"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="等线"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color theme="1"/>
+      <sz val="11"/>
       <name val="等线"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="16"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="微软雅黑"/>
+      <name val="等线"/>
       <charset val="134"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="等线"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
-      <color theme="1"/>
-[...6 lines deleted...]
-      <sz val="11"/>
       <color theme="1"/>
       <name val="等线"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="微软雅黑"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="微软雅黑"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="微软雅黑"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="微软雅黑"/>
       <charset val="134"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="微软雅黑"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <color theme="1"/>
       <name val="微软雅黑"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="微软雅黑"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="微软雅黑"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color theme="1"/>
-[...4 lines deleted...]
-      <sz val="12"/>
       <color theme="1"/>
       <name val="微软雅黑"/>
       <charset val="134"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="等线"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color rgb="FF800080"/>
       <name val="等线"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="等线"/>
       <charset val="0"/>
@@ -1725,56 +2634,50 @@
       <color rgb="FF9C0006"/>
       <name val="等线"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C6500"/>
       <name val="等线"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="等线"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="等线"/>
       <charset val="0"/>
       <scheme val="minor"/>
-    </font>
-[...4 lines deleted...]
-      <charset val="134"/>
     </font>
   </fonts>
   <fills count="35">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.799981688894314"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
@@ -1972,109 +2875,107 @@
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top/>
-      <bottom/>
-[...9 lines deleted...]
-      </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
@@ -2172,374 +3073,375 @@
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="6" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="7" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="28" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="29" fillId="8" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="8" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="32" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="33" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="34" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="35" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="36" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="36" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="35" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="35" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="36" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="36" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="35" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="35" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="36" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="36" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="35" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="35" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="36" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="36" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="35" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="35" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="36" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="36" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="35" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="35" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="36" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="36" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="35" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...1 lines deleted...]
-    </xf>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...15 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...62 lines deleted...]
-    <xf numFmtId="49" fontId="13" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="常规" xfId="0" builtinId="0"/>
     <cellStyle name="千位分隔" xfId="1" builtinId="3"/>
     <cellStyle name="货币" xfId="2" builtinId="4"/>
     <cellStyle name="百分比" xfId="3" builtinId="5"/>
     <cellStyle name="千位分隔[0]" xfId="4" builtinId="6"/>
     <cellStyle name="货币[0]" xfId="5" builtinId="7"/>
     <cellStyle name="超链接" xfId="6" builtinId="8"/>
     <cellStyle name="已访问的超链接" xfId="7" builtinId="9"/>
     <cellStyle name="注释" xfId="8" builtinId="10"/>
     <cellStyle name="警告文本" xfId="9" builtinId="11"/>
     <cellStyle name="标题" xfId="10" builtinId="15"/>
     <cellStyle name="解释性文本" xfId="11" builtinId="53"/>
     <cellStyle name="标题 1" xfId="12" builtinId="16"/>
     <cellStyle name="标题 2" xfId="13" builtinId="17"/>
     <cellStyle name="标题 3" xfId="14" builtinId="18"/>
     <cellStyle name="标题 4" xfId="15" builtinId="19"/>
     <cellStyle name="输入" xfId="16" builtinId="20"/>
     <cellStyle name="输出" xfId="17" builtinId="21"/>
     <cellStyle name="计算" xfId="18" builtinId="22"/>
     <cellStyle name="检查单元格" xfId="19" builtinId="23"/>
     <cellStyle name="链接单元格" xfId="20" builtinId="24"/>
@@ -2572,76 +3474,76 @@
     <cellStyle name="40% - 强调文字颜色 6" xfId="47" builtinId="51"/>
     <cellStyle name="60% - 强调文字颜色 6" xfId="48" builtinId="52"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>358775</xdr:colOff>
+      <xdr:colOff>100330</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>135890</xdr:rowOff>
+      <xdr:rowOff>191770</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>614680</xdr:colOff>
+      <xdr:colOff>410210</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>810260</xdr:rowOff>
+      <xdr:rowOff>866140</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="图片 3" descr="a862ef0bfd00dc092b517acaebedfb0"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="358775" y="135890"/>
+          <a:off x="100330" y="191770"/>
           <a:ext cx="1411605" cy="674370"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -2872,5673 +3774,6084 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr/>
-  <dimension ref="A1:I229"/>
+  <dimension ref="A1:H255"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A202" activePane="bottomLeft" state="frozen"/>
       <selection/>
-      <selection pane="bottomLeft" activeCell="C32" sqref="C32:C33"/>
+      <selection pane="bottomLeft" activeCell="N268" sqref="N268"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.25" outlineLevelCol="7"/>
   <cols>
-    <col min="1" max="1" width="15.1666666666667" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="9" width="23.6" customWidth="1"/>
+    <col min="1" max="1" width="14.4583333333333" customWidth="1"/>
+    <col min="2" max="2" width="35.175" customWidth="1"/>
+    <col min="3" max="3" width="4.825" customWidth="1"/>
+    <col min="4" max="4" width="23.5666666666667" customWidth="1"/>
+    <col min="5" max="5" width="24.8083333333333" customWidth="1"/>
+    <col min="6" max="6" width="17.85" customWidth="1"/>
+    <col min="7" max="7" width="23.2083333333333" customWidth="1"/>
+    <col min="8" max="8" width="14.4583333333333" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="69" customHeight="1" spans="1:9">
-      <c r="A1" s="15" t="s">
+    <row r="1" ht="79" customHeight="1" spans="1:8">
+      <c r="A1" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="16"/>
-[...9 lines deleted...]
-      <c r="A2" s="18" t="s">
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="15"/>
+    </row>
+    <row r="2" ht="30" customHeight="1" spans="1:8">
+      <c r="A2" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="19"/>
-[...9 lines deleted...]
-      <c r="A3" s="21" t="s">
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="H2" s="17"/>
+    </row>
+    <row r="3" s="1" customFormat="1" ht="60" customHeight="1" spans="1:8">
+      <c r="A3" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="21" t="s">
+      <c r="B3" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="21" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="21" t="s">
+      <c r="C3" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="21" t="s">
+      <c r="E3" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="F3" s="21" t="s">
+      <c r="F3" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="21" t="s">
+      <c r="G3" s="19" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="21" t="s">
         <v>9</v>
       </c>
-      <c r="I3" s="21" t="s">
+    </row>
+    <row r="4" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A4" s="22" t="s">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="22" t="s">
+      <c r="B4" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="B4" s="22" t="s">
+      <c r="C4" s="22">
+        <v>4</v>
+      </c>
+      <c r="D4" s="22" t="s">
         <v>12</v>
-      </c>
-[...2 lines deleted...]
-        <v>4</v>
       </c>
       <c r="E4" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="F4" s="22" t="s">
+      <c r="F4" s="23" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="H4" s="24" t="s">
-[...2 lines deleted...]
-      <c r="I4" s="39" t="s">
+      <c r="H4" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A5" s="22" t="s">
         <v>17</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="H5" s="24" t="s">
+      <c r="B5" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="22">
+        <v>4</v>
+      </c>
+      <c r="D5" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="I5" s="39" t="s">
+      <c r="E5" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" s="22" t="s">
         <v>19</v>
       </c>
-    </row>
-    <row r="6" ht="16.5" spans="1:9">
+      <c r="H5" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
       <c r="A6" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="22" t="s">
-        <v>12</v>
-[...3 lines deleted...]
-        <v>4</v>
+        <v>21</v>
+      </c>
+      <c r="C6" s="22">
+        <v>4</v>
+      </c>
+      <c r="D6" s="22" t="s">
+        <v>22</v>
       </c>
       <c r="E6" s="22" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="F6" s="23" t="s">
+        <v>23</v>
       </c>
       <c r="G6" s="22" t="s">
-        <v>15</v>
-[...23 lines deleted...]
-    <row r="8" ht="16.5" spans="1:9">
+        <v>24</v>
+      </c>
+      <c r="H6" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A7" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="22">
+        <v>4</v>
+      </c>
+      <c r="D7" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="E7" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="F7" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="H7" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
       <c r="A8" s="22" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="B8" s="22" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-        <v>4</v>
+        <v>30</v>
+      </c>
+      <c r="C8" s="22">
+        <v>4</v>
+      </c>
+      <c r="D8" s="22" t="s">
+        <v>31</v>
       </c>
       <c r="E8" s="22" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="F8" s="23" t="s">
+        <v>32</v>
       </c>
       <c r="G8" s="22" t="s">
-        <v>15</v>
-[...23 lines deleted...]
-    <row r="10" ht="16.5" spans="1:9">
+        <v>28</v>
+      </c>
+      <c r="H8" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A9" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" s="22">
+        <v>4</v>
+      </c>
+      <c r="D9" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="E9" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="F9" s="23" t="s">
+        <v>32</v>
+      </c>
+      <c r="G9" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="H9" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
       <c r="A10" s="22" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="B10" s="22" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>37</v>
+      </c>
+      <c r="C10" s="22">
+        <v>4</v>
+      </c>
+      <c r="D10" s="22" t="s">
+        <v>38</v>
       </c>
       <c r="E10" s="22" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="F10" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="F10" s="23" t="s">
         <v>14</v>
       </c>
       <c r="G10" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="H10" s="24" t="s">
-[...21 lines deleted...]
-    <row r="12" ht="16.5" spans="1:9">
+      <c r="H10" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A11" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="C11" s="22">
+        <v>4</v>
+      </c>
+      <c r="D11" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="E11" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="F11" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="H11" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
       <c r="A12" s="22" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="B12" s="22" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>43</v>
+      </c>
+      <c r="C12" s="22">
+        <v>4</v>
+      </c>
+      <c r="D12" s="22" t="s">
+        <v>44</v>
       </c>
       <c r="E12" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="F12" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="G12" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="H12" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A13" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="C13" s="22">
+        <v>4</v>
+      </c>
+      <c r="D13" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="E13" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="F13" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="G13" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="H13" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A14" s="22" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="22" t="s">
+        <v>52</v>
+      </c>
+      <c r="C14" s="22">
+        <v>4</v>
+      </c>
+      <c r="D14" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="E14" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="G14" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="H14" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="15" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A15" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="C15" s="22">
+        <v>4</v>
+      </c>
+      <c r="D15" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="E15" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="F15" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="G15" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="H15" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A16" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="C16" s="22">
+        <v>4</v>
+      </c>
+      <c r="D16" s="22" t="s">
+        <v>60</v>
+      </c>
+      <c r="E16" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="F16" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="G16" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="H16" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A17" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="C17" s="22">
+        <v>4</v>
+      </c>
+      <c r="D17" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="E17" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="F17" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" s="22" t="s">
+        <v>67</v>
+      </c>
+      <c r="H17" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A18" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="22" t="s">
+        <v>69</v>
+      </c>
+      <c r="C18" s="22">
+        <v>4</v>
+      </c>
+      <c r="D18" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="E18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="F18" s="23" t="s">
+        <v>71</v>
+      </c>
+      <c r="G18" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="H18" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A19" s="22" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" s="22" t="s">
+        <v>73</v>
+      </c>
+      <c r="C19" s="22">
+        <v>4</v>
+      </c>
+      <c r="D19" s="22" t="s">
+        <v>74</v>
+      </c>
+      <c r="E19" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="F19" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="G19" s="22" t="s">
+        <v>76</v>
+      </c>
+      <c r="H19" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A20" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C20" s="22">
+        <v>4</v>
+      </c>
+      <c r="D20" s="22" t="s">
+        <v>79</v>
+      </c>
+      <c r="E20" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="F20" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="G20" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="H20" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A21" s="22" t="s">
+        <v>81</v>
+      </c>
+      <c r="B21" s="22" t="s">
+        <v>82</v>
+      </c>
+      <c r="C21" s="22">
+        <v>4</v>
+      </c>
+      <c r="D21" s="22" t="s">
+        <v>83</v>
+      </c>
+      <c r="E21" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="F21" s="23" t="s">
+        <v>85</v>
+      </c>
+      <c r="G21" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="H21" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A22" s="22" t="s">
+        <v>86</v>
+      </c>
+      <c r="B22" s="22" t="s">
+        <v>87</v>
+      </c>
+      <c r="C22" s="22">
+        <v>4</v>
+      </c>
+      <c r="D22" s="22" t="s">
+        <v>88</v>
+      </c>
+      <c r="E22" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="F22" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="G22" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="H22" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="23" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A23" s="22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B23" s="22" t="s">
+        <v>92</v>
+      </c>
+      <c r="C23" s="22">
+        <v>4</v>
+      </c>
+      <c r="D23" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="E23" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="F23" s="23" t="s">
+        <v>94</v>
+      </c>
+      <c r="G23" s="22" t="s">
+        <v>95</v>
+      </c>
+      <c r="H23" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="24" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A24" s="22" t="s">
+        <v>96</v>
+      </c>
+      <c r="B24" s="22" t="s">
+        <v>97</v>
+      </c>
+      <c r="C24" s="22">
+        <v>4</v>
+      </c>
+      <c r="D24" s="22" t="s">
+        <v>98</v>
+      </c>
+      <c r="E24" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="F24" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="G24" s="22" t="s">
+        <v>99</v>
+      </c>
+      <c r="H24" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="25" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A25" s="22" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="C25" s="22">
+        <v>4</v>
+      </c>
+      <c r="D25" s="22" t="s">
+        <v>102</v>
+      </c>
+      <c r="E25" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="F25" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="G25" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="H25" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A26" s="22" t="s">
+        <v>103</v>
+      </c>
+      <c r="B26" s="22" t="s">
+        <v>104</v>
+      </c>
+      <c r="C26" s="22">
+        <v>6</v>
+      </c>
+      <c r="D26" s="22" t="s">
+        <v>105</v>
+      </c>
+      <c r="E26" s="22" t="s">
+        <v>106</v>
+      </c>
+      <c r="F26" s="23" t="s">
+        <v>107</v>
+      </c>
+      <c r="G26" s="22" t="s">
+        <v>99</v>
+      </c>
+      <c r="H26" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A27" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="B27" s="22" t="s">
+        <v>109</v>
+      </c>
+      <c r="C27" s="22">
+        <v>4</v>
+      </c>
+      <c r="D27" s="22" t="s">
+        <v>110</v>
+      </c>
+      <c r="E27" s="22" t="s">
+        <v>111</v>
+      </c>
+      <c r="F27" s="23" t="s">
+        <v>112</v>
+      </c>
+      <c r="G27" s="23" t="s">
+        <v>113</v>
+      </c>
+      <c r="H27" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A28" s="22" t="s">
+        <v>114</v>
+      </c>
+      <c r="B28" s="22" t="s">
+        <v>115</v>
+      </c>
+      <c r="C28" s="22">
+        <v>4</v>
+      </c>
+      <c r="D28" s="22" t="s">
+        <v>116</v>
+      </c>
+      <c r="E28" s="22" t="s">
+        <v>111</v>
+      </c>
+      <c r="F28" s="23" t="s">
+        <v>117</v>
+      </c>
+      <c r="G28" s="23" t="s">
+        <v>118</v>
+      </c>
+      <c r="H28" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" ht="30" customHeight="1" spans="1:8">
+      <c r="A29" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="B29" s="24"/>
+      <c r="C29" s="24"/>
+      <c r="D29" s="24"/>
+      <c r="E29" s="24"/>
+      <c r="F29" s="24"/>
+      <c r="G29" s="24"/>
+      <c r="H29" s="24"/>
+    </row>
+    <row r="30" s="2" customFormat="1" ht="56" customHeight="1" spans="1:8">
+      <c r="A30" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C30" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="D30" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="E30" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="F30" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="G30" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="H30" s="25" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="31" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A31" s="22" t="s">
+        <v>120</v>
+      </c>
+      <c r="B31" s="22" t="s">
+        <v>121</v>
+      </c>
+      <c r="C31" s="22">
+        <v>4</v>
+      </c>
+      <c r="D31" s="22" t="s">
+        <v>122</v>
+      </c>
+      <c r="E31" s="22" t="s">
+        <v>123</v>
+      </c>
+      <c r="F31" s="22" t="s">
+        <v>124</v>
+      </c>
+      <c r="G31" s="22" t="s">
+        <v>125</v>
+      </c>
+      <c r="H31" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="32" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A32" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="B32" s="22" t="s">
+        <v>127</v>
+      </c>
+      <c r="C32" s="22">
+        <v>4</v>
+      </c>
+      <c r="D32" s="22" t="s">
+        <v>128</v>
+      </c>
+      <c r="E32" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="F32" s="22" t="s">
+        <v>129</v>
+      </c>
+      <c r="G32" s="22" t="s">
+        <v>130</v>
+      </c>
+      <c r="H32" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A33" s="22" t="s">
+        <v>131</v>
+      </c>
+      <c r="B33" s="22" t="s">
+        <v>132</v>
+      </c>
+      <c r="C33" s="22">
+        <v>6</v>
+      </c>
+      <c r="D33" s="22" t="s">
+        <v>133</v>
+      </c>
+      <c r="E33" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="F33" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="F12" s="22" t="s">
-[...461 lines deleted...]
-    <row r="34" ht="16.5" spans="1:9">
+      <c r="G33" s="22" t="s">
+        <v>125</v>
+      </c>
+      <c r="H33" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
       <c r="A34" s="22" t="s">
-        <v>69</v>
+        <v>134</v>
       </c>
       <c r="B34" s="22" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>135</v>
+      </c>
+      <c r="C34" s="22">
+        <v>4</v>
+      </c>
+      <c r="D34" s="22" t="s">
+        <v>136</v>
       </c>
       <c r="E34" s="22" t="s">
-        <v>72</v>
+        <v>13</v>
       </c>
       <c r="F34" s="22" t="s">
-        <v>59</v>
+        <v>137</v>
       </c>
       <c r="G34" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="H34" s="24" t="s">
-[...21 lines deleted...]
-    <row r="36" ht="16.5" spans="1:9">
+      <c r="H34" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A35" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="B35" s="22" t="s">
+        <v>139</v>
+      </c>
+      <c r="C35" s="22">
+        <v>6</v>
+      </c>
+      <c r="D35" s="22" t="s">
+        <v>140</v>
+      </c>
+      <c r="E35" s="22" t="s">
+        <v>141</v>
+      </c>
+      <c r="F35" s="22" t="s">
+        <v>142</v>
+      </c>
+      <c r="G35" s="22" t="s">
+        <v>143</v>
+      </c>
+      <c r="H35" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
       <c r="A36" s="22" t="s">
-        <v>73</v>
+        <v>144</v>
       </c>
       <c r="B36" s="22" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>145</v>
+      </c>
+      <c r="C36" s="22">
+        <v>6</v>
+      </c>
+      <c r="D36" s="22" t="s">
+        <v>146</v>
       </c>
       <c r="E36" s="22" t="s">
-        <v>76</v>
+        <v>123</v>
       </c>
       <c r="F36" s="22" t="s">
-        <v>59</v>
+        <v>147</v>
       </c>
       <c r="G36" s="22" t="s">
+        <v>125</v>
+      </c>
+      <c r="H36" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A37" s="22" t="s">
+        <v>148</v>
+      </c>
+      <c r="B37" s="22" t="s">
+        <v>149</v>
+      </c>
+      <c r="C37" s="22">
+        <v>4</v>
+      </c>
+      <c r="D37" s="22" t="s">
+        <v>150</v>
+      </c>
+      <c r="E37" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="F37" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="G37" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="H36" s="24" t="s">
-[...21 lines deleted...]
-    <row r="38" ht="16.5" spans="1:9">
+      <c r="H37" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
       <c r="A38" s="22" t="s">
-        <v>77</v>
+        <v>151</v>
       </c>
       <c r="B38" s="22" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>152</v>
+      </c>
+      <c r="C38" s="22">
+        <v>6</v>
+      </c>
+      <c r="D38" s="22" t="s">
+        <v>153</v>
       </c>
       <c r="E38" s="22" t="s">
+        <v>154</v>
+      </c>
+      <c r="F38" s="22" t="s">
+        <v>155</v>
+      </c>
+      <c r="G38" s="22" t="s">
+        <v>156</v>
+      </c>
+      <c r="H38" s="22" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="39" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A39" s="22" t="s">
+        <v>158</v>
+      </c>
+      <c r="B39" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="C39" s="22">
+        <v>4</v>
+      </c>
+      <c r="D39" s="22" t="s">
+        <v>160</v>
+      </c>
+      <c r="E39" s="22" t="s">
+        <v>161</v>
+      </c>
+      <c r="F39" s="22" t="s">
+        <v>162</v>
+      </c>
+      <c r="G39" s="22" t="s">
+        <v>163</v>
+      </c>
+      <c r="H39" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="40" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A40" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="B40" s="22" t="s">
+        <v>165</v>
+      </c>
+      <c r="C40" s="22">
+        <v>4</v>
+      </c>
+      <c r="D40" s="22" t="s">
+        <v>166</v>
+      </c>
+      <c r="E40" s="22" t="s">
+        <v>111</v>
+      </c>
+      <c r="F40" s="22" t="s">
+        <v>147</v>
+      </c>
+      <c r="G40" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="H40" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A41" s="22" t="s">
+        <v>167</v>
+      </c>
+      <c r="B41" s="22" t="s">
+        <v>168</v>
+      </c>
+      <c r="C41" s="22">
+        <v>4</v>
+      </c>
+      <c r="D41" s="22" t="s">
+        <v>169</v>
+      </c>
+      <c r="E41" s="22" t="s">
+        <v>111</v>
+      </c>
+      <c r="F41" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="G41" s="22" t="s">
+        <v>170</v>
+      </c>
+      <c r="H41" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="42" s="4" customFormat="1" ht="30" customHeight="1" spans="1:8">
+      <c r="A42" s="24" t="s">
+        <v>171</v>
+      </c>
+      <c r="B42" s="24"/>
+      <c r="C42" s="24"/>
+      <c r="D42" s="24"/>
+      <c r="E42" s="24"/>
+      <c r="F42" s="24"/>
+      <c r="G42" s="24"/>
+      <c r="H42" s="24"/>
+    </row>
+    <row r="43" s="5" customFormat="1" ht="64" customHeight="1" spans="1:8">
+      <c r="A43" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B43" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C43" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="D43" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="E43" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="F43" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="G43" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="H43" s="25" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A44" s="22" t="s">
+        <v>172</v>
+      </c>
+      <c r="B44" s="22" t="s">
+        <v>173</v>
+      </c>
+      <c r="C44" s="22">
+        <v>6</v>
+      </c>
+      <c r="D44" s="22" t="s">
+        <v>174</v>
+      </c>
+      <c r="E44" s="22" t="s">
+        <v>175</v>
+      </c>
+      <c r="F44" s="22" t="s">
+        <v>176</v>
+      </c>
+      <c r="G44" s="22" t="s">
         <v>80</v>
       </c>
-      <c r="F38" s="22" t="s">
-[...159 lines deleted...]
-    <row r="46" ht="27.5" customHeight="1" spans="1:9">
+      <c r="H44" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="45" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A45" s="22" t="s">
+        <v>177</v>
+      </c>
+      <c r="B45" s="22" t="s">
+        <v>178</v>
+      </c>
+      <c r="C45" s="22">
+        <v>4</v>
+      </c>
+      <c r="D45" s="22" t="s">
+        <v>179</v>
+      </c>
+      <c r="E45" s="22" t="s">
+        <v>161</v>
+      </c>
+      <c r="F45" s="22" t="s">
+        <v>180</v>
+      </c>
+      <c r="G45" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="H45" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
       <c r="A46" s="22" t="s">
-        <v>94</v>
+        <v>181</v>
       </c>
       <c r="B46" s="22" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>182</v>
+      </c>
+      <c r="C46" s="22">
+        <v>4</v>
+      </c>
+      <c r="D46" s="22" t="s">
+        <v>183</v>
       </c>
       <c r="E46" s="22" t="s">
-        <v>97</v>
+        <v>61</v>
       </c>
       <c r="F46" s="22" t="s">
-        <v>59</v>
+        <v>184</v>
       </c>
       <c r="G46" s="22" t="s">
-        <v>15</v>
-[...23 lines deleted...]
-    <row r="48" ht="86" customHeight="1" spans="1:9">
+        <v>80</v>
+      </c>
+      <c r="H46" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="47" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A47" s="22" t="s">
+        <v>185</v>
+      </c>
+      <c r="B47" s="22" t="s">
+        <v>186</v>
+      </c>
+      <c r="C47" s="22">
+        <v>6</v>
+      </c>
+      <c r="D47" s="22" t="s">
+        <v>187</v>
+      </c>
+      <c r="E47" s="22" t="s">
+        <v>188</v>
+      </c>
+      <c r="F47" s="22" t="s">
+        <v>189</v>
+      </c>
+      <c r="G47" s="22" t="s">
+        <v>190</v>
+      </c>
+      <c r="H47" s="22" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="48" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
       <c r="A48" s="22" t="s">
-        <v>98</v>
+        <v>191</v>
       </c>
       <c r="B48" s="22" t="s">
+        <v>192</v>
+      </c>
+      <c r="C48" s="22">
+        <v>4</v>
+      </c>
+      <c r="D48" s="22" t="s">
+        <v>193</v>
+      </c>
+      <c r="E48" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="F48" s="22" t="s">
+        <v>194</v>
+      </c>
+      <c r="G48" s="22" t="s">
         <v>99</v>
       </c>
-      <c r="C48" s="27" t="s">
-[...36 lines deleted...]
-    <row r="50" ht="16.5" spans="1:9">
+      <c r="H48" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="49" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A49" s="22" t="s">
+        <v>195</v>
+      </c>
+      <c r="B49" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="C49" s="22">
+        <v>4</v>
+      </c>
+      <c r="D49" s="22" t="s">
+        <v>197</v>
+      </c>
+      <c r="E49" s="22" t="s">
+        <v>111</v>
+      </c>
+      <c r="F49" s="22" t="s">
+        <v>198</v>
+      </c>
+      <c r="G49" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="H49" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="50" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
       <c r="A50" s="22" t="s">
-        <v>105</v>
+        <v>199</v>
       </c>
       <c r="B50" s="22" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>200</v>
+      </c>
+      <c r="C50" s="22">
+        <v>4</v>
+      </c>
+      <c r="D50" s="22" t="s">
+        <v>201</v>
       </c>
       <c r="E50" s="22" t="s">
-        <v>108</v>
+        <v>202</v>
       </c>
       <c r="F50" s="22" t="s">
-        <v>109</v>
+        <v>203</v>
       </c>
       <c r="G50" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="H50" s="24" t="s">
-[...21 lines deleted...]
-    <row r="52" ht="16.5" spans="1:9">
+      <c r="H50" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="51" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A51" s="22" t="s">
+        <v>204</v>
+      </c>
+      <c r="B51" s="22" t="s">
+        <v>205</v>
+      </c>
+      <c r="C51" s="22">
+        <v>4</v>
+      </c>
+      <c r="D51" s="22" t="s">
+        <v>206</v>
+      </c>
+      <c r="E51" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="F51" s="22" t="s">
+        <v>207</v>
+      </c>
+      <c r="G51" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="H51" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="52" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
       <c r="A52" s="22" t="s">
-        <v>110</v>
+        <v>208</v>
       </c>
       <c r="B52" s="22" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-        <v>4</v>
+        <v>209</v>
+      </c>
+      <c r="C52" s="22">
+        <v>4</v>
+      </c>
+      <c r="D52" s="22" t="s">
+        <v>210</v>
       </c>
       <c r="E52" s="22" t="s">
-        <v>112</v>
+        <v>211</v>
       </c>
       <c r="F52" s="22" t="s">
-        <v>109</v>
+        <v>212</v>
       </c>
       <c r="G52" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="H52" s="24" t="s">
-[...13 lines deleted...]
-      <c r="G53" s="29"/>
+      <c r="H52" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="53" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A53" s="22" t="s">
+        <v>213</v>
+      </c>
+      <c r="B53" s="22" t="s">
+        <v>214</v>
+      </c>
+      <c r="C53" s="22">
+        <v>4</v>
+      </c>
+      <c r="D53" s="22" t="s">
+        <v>215</v>
+      </c>
+      <c r="E53" s="22" t="s">
+        <v>175</v>
+      </c>
+      <c r="F53" s="22" t="s">
+        <v>184</v>
+      </c>
+      <c r="G53" s="22" t="s">
+        <v>62</v>
+      </c>
       <c r="H53" s="22" t="s">
-        <v>18</v>
-[...31 lines deleted...]
-      <c r="E55" s="33" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="54" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A54" s="22" t="s">
+        <v>216</v>
+      </c>
+      <c r="B54" s="22" t="s">
+        <v>217</v>
+      </c>
+      <c r="C54" s="22">
+        <v>4</v>
+      </c>
+      <c r="D54" s="22" t="s">
+        <v>218</v>
+      </c>
+      <c r="E54" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="F54" s="22" t="s">
+        <v>219</v>
+      </c>
+      <c r="G54" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="H54" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="55" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A55" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="B55" s="22" t="s">
+        <v>221</v>
+      </c>
+      <c r="C55" s="22">
         <v>6</v>
       </c>
-      <c r="F55" s="33" t="s">
-[...12 lines deleted...]
-    <row r="56" ht="16.5" spans="1:9">
+      <c r="D55" s="22" t="s">
+        <v>222</v>
+      </c>
+      <c r="E55" s="22" t="s">
+        <v>175</v>
+      </c>
+      <c r="F55" s="22" t="s">
+        <v>223</v>
+      </c>
+      <c r="G55" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="H55" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="56" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
       <c r="A56" s="22" t="s">
-        <v>114</v>
+        <v>224</v>
       </c>
       <c r="B56" s="22" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>5</v>
+        <v>225</v>
+      </c>
+      <c r="C56" s="22">
+        <v>4</v>
+      </c>
+      <c r="D56" s="22" t="s">
+        <v>226</v>
       </c>
       <c r="E56" s="22" t="s">
-        <v>117</v>
+        <v>202</v>
       </c>
       <c r="F56" s="22" t="s">
-        <v>118</v>
+        <v>227</v>
       </c>
       <c r="G56" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="H56" s="24" t="s">
-[...23 lines deleted...]
-        <v>121</v>
+      <c r="H56" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="57" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A57" s="22" t="s">
+        <v>228</v>
+      </c>
+      <c r="B57" s="22" t="s">
+        <v>229</v>
+      </c>
+      <c r="C57" s="22">
+        <v>4</v>
+      </c>
+      <c r="D57" s="22" t="s">
+        <v>222</v>
+      </c>
+      <c r="E57" s="22" t="s">
+        <v>175</v>
+      </c>
+      <c r="F57" s="22" t="s">
+        <v>223</v>
+      </c>
+      <c r="G57" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="H57" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="58" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A58" s="22" t="s">
+        <v>230</v>
       </c>
       <c r="B58" s="22" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="C58" s="27" t="s">
+        <v>231</v>
+      </c>
+      <c r="C58" s="22">
+        <v>4</v>
+      </c>
+      <c r="D58" s="22" t="s">
+        <v>232</v>
+      </c>
+      <c r="E58" s="22" t="s">
+        <v>111</v>
+      </c>
+      <c r="F58" s="22" t="s">
+        <v>233</v>
+      </c>
+      <c r="G58" s="22" t="s">
+        <v>234</v>
+      </c>
+      <c r="H58" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="59" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A59" s="22" t="s">
+        <v>235</v>
+      </c>
+      <c r="B59" s="22" t="s">
+        <v>236</v>
+      </c>
+      <c r="C59" s="22">
+        <v>4</v>
+      </c>
+      <c r="D59" s="22" t="s">
+        <v>105</v>
+      </c>
+      <c r="E59" s="22" t="s">
+        <v>237</v>
+      </c>
+      <c r="F59" s="22" t="s">
+        <v>238</v>
+      </c>
+      <c r="G59" s="22" t="s">
+        <v>239</v>
+      </c>
+      <c r="H59" s="22" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="60" s="6" customFormat="1" ht="30" customHeight="1" spans="1:8">
+      <c r="A60" s="24" t="s">
+        <v>240</v>
+      </c>
+      <c r="B60" s="24"/>
+      <c r="C60" s="24"/>
+      <c r="D60" s="24"/>
+      <c r="E60" s="24"/>
+      <c r="F60" s="24"/>
+      <c r="G60" s="24"/>
+      <c r="H60" s="24"/>
+    </row>
+    <row r="61" s="5" customFormat="1" ht="57" customHeight="1" spans="1:8">
+      <c r="A61" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B61" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C61" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="D61" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="E61" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="F61" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="G61" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="H61" s="25" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="62" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A62" s="22" t="s">
+        <v>241</v>
+      </c>
+      <c r="B62" s="22" t="s">
+        <v>242</v>
+      </c>
+      <c r="C62" s="22">
+        <v>4</v>
+      </c>
+      <c r="D62" s="22" t="s">
+        <v>243</v>
+      </c>
+      <c r="E62" s="22" t="s">
+        <v>244</v>
+      </c>
+      <c r="F62" s="22" t="s">
+        <v>245</v>
+      </c>
+      <c r="G62" s="22" t="s">
+        <v>246</v>
+      </c>
+      <c r="H62" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="63" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A63" s="22" t="s">
+        <v>247</v>
+      </c>
+      <c r="B63" s="22" t="s">
+        <v>248</v>
+      </c>
+      <c r="C63" s="22">
+        <v>4</v>
+      </c>
+      <c r="D63" s="22" t="s">
+        <v>179</v>
+      </c>
+      <c r="E63" s="22" t="s">
+        <v>161</v>
+      </c>
+      <c r="F63" s="22" t="s">
+        <v>249</v>
+      </c>
+      <c r="G63" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="H63" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="64" s="6" customFormat="1" ht="30" customHeight="1" spans="1:8">
+      <c r="A64" s="24" t="s">
+        <v>250</v>
+      </c>
+      <c r="B64" s="24"/>
+      <c r="C64" s="24"/>
+      <c r="D64" s="24"/>
+      <c r="E64" s="24"/>
+      <c r="F64" s="24"/>
+      <c r="G64" s="24"/>
+      <c r="H64" s="24"/>
+    </row>
+    <row r="65" s="5" customFormat="1" ht="51" customHeight="1" spans="1:8">
+      <c r="A65" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B65" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C65" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="D65" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="E65" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="F65" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="G65" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="H65" s="25" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="66" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A66" s="22" t="s">
+        <v>251</v>
+      </c>
+      <c r="B66" s="22" t="s">
+        <v>252</v>
+      </c>
+      <c r="C66" s="22">
+        <v>4</v>
+      </c>
+      <c r="D66" s="22" t="s">
+        <v>253</v>
+      </c>
+      <c r="E66" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="F66" s="22" t="s">
+        <v>254</v>
+      </c>
+      <c r="G66" s="22" t="s">
+        <v>163</v>
+      </c>
+      <c r="H66" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="67" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A67" s="22" t="s">
+        <v>255</v>
+      </c>
+      <c r="B67" s="22" t="s">
+        <v>256</v>
+      </c>
+      <c r="C67" s="22">
+        <v>4</v>
+      </c>
+      <c r="D67" s="22" t="s">
+        <v>253</v>
+      </c>
+      <c r="E67" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="F67" s="22" t="s">
+        <v>257</v>
+      </c>
+      <c r="G67" s="22" t="s">
+        <v>99</v>
+      </c>
+      <c r="H67" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="68" ht="30" customHeight="1" spans="1:8">
+      <c r="A68" s="24" t="s">
+        <v>258</v>
+      </c>
+      <c r="B68" s="24"/>
+      <c r="C68" s="24"/>
+      <c r="D68" s="24"/>
+      <c r="E68" s="24"/>
+      <c r="F68" s="24"/>
+      <c r="G68" s="24"/>
+      <c r="H68" s="24"/>
+    </row>
+    <row r="69" s="5" customFormat="1" ht="56" customHeight="1" spans="1:8">
+      <c r="A69" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B69" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C69" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="D69" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="E69" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="F69" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="G69" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="H69" s="25" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="70" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A70" s="22" t="s">
+        <v>259</v>
+      </c>
+      <c r="B70" s="22" t="s">
+        <v>260</v>
+      </c>
+      <c r="C70" s="22">
+        <v>4</v>
+      </c>
+      <c r="D70" s="22" t="s">
+        <v>261</v>
+      </c>
+      <c r="E70" s="22" t="s">
+        <v>262</v>
+      </c>
+      <c r="F70" s="22" t="s">
+        <v>263</v>
+      </c>
+      <c r="G70" s="22" t="s">
+        <v>264</v>
+      </c>
+      <c r="H70" s="22" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="71" customFormat="1" ht="30" customHeight="1" spans="1:8">
+      <c r="A71" s="24" t="s">
+        <v>265</v>
+      </c>
+      <c r="B71" s="24"/>
+      <c r="C71" s="24"/>
+      <c r="D71" s="24"/>
+      <c r="E71" s="24"/>
+      <c r="F71" s="24"/>
+      <c r="G71" s="24"/>
+      <c r="H71" s="24"/>
+    </row>
+    <row r="72" s="5" customFormat="1" ht="58" customHeight="1" spans="1:8">
+      <c r="A72" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B72" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C72" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="D72" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="E72" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="F72" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="G72" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="H72" s="25" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="73" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A73" s="22" t="s">
+        <v>266</v>
+      </c>
+      <c r="B73" s="22" t="s">
+        <v>267</v>
+      </c>
+      <c r="C73" s="22">
+        <v>4</v>
+      </c>
+      <c r="D73" s="22" t="s">
+        <v>268</v>
+      </c>
+      <c r="E73" s="22" t="s">
+        <v>269</v>
+      </c>
+      <c r="F73" s="22" t="s">
+        <v>270</v>
+      </c>
+      <c r="G73" s="22" t="s">
+        <v>271</v>
+      </c>
+      <c r="H73" s="26" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="74" s="7" customFormat="1" ht="30" customHeight="1" spans="1:8">
+      <c r="A74" s="27" t="s">
+        <v>272</v>
+      </c>
+      <c r="B74" s="27"/>
+      <c r="C74" s="27"/>
+      <c r="D74" s="27"/>
+      <c r="E74" s="16"/>
+      <c r="F74" s="28"/>
+      <c r="G74" s="28"/>
+      <c r="H74" s="29"/>
+    </row>
+    <row r="75" s="2" customFormat="1" ht="63" customHeight="1" spans="1:8">
+      <c r="A75" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="B75" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="C75" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="D75" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="E75" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F75" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="G75" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="H75" s="32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="76" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A76" s="33" t="s">
+        <v>273</v>
+      </c>
+      <c r="B76" s="33" t="s">
+        <v>274</v>
+      </c>
+      <c r="C76" s="33">
+        <v>5</v>
+      </c>
+      <c r="D76" s="33" t="s">
+        <v>275</v>
+      </c>
+      <c r="E76" s="34" t="s">
+        <v>276</v>
+      </c>
+      <c r="F76" s="34" t="s">
+        <v>277</v>
+      </c>
+      <c r="G76" s="34" t="s">
+        <v>278</v>
+      </c>
+      <c r="H76" s="26" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="77" s="3" customFormat="1" ht="38" customHeight="1" spans="1:8">
+      <c r="A77" s="33" t="s">
+        <v>279</v>
+      </c>
+      <c r="B77" s="33" t="s">
+        <v>280</v>
+      </c>
+      <c r="C77" s="33">
+        <v>6</v>
+      </c>
+      <c r="D77" s="33" t="s">
+        <v>187</v>
+      </c>
+      <c r="E77" s="34" t="s">
+        <v>281</v>
+      </c>
+      <c r="F77" s="34" t="s">
+        <v>282</v>
+      </c>
+      <c r="G77" s="34" t="s">
+        <v>283</v>
+      </c>
+      <c r="H77" s="35" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="78" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A78" s="33" t="s">
+        <v>285</v>
+      </c>
+      <c r="B78" s="33" t="s">
+        <v>286</v>
+      </c>
+      <c r="C78" s="33">
+        <v>4</v>
+      </c>
+      <c r="D78" s="33" t="s">
+        <v>287</v>
+      </c>
+      <c r="E78" s="34" t="s">
+        <v>276</v>
+      </c>
+      <c r="F78" s="34" t="s">
+        <v>288</v>
+      </c>
+      <c r="G78" s="34" t="s">
+        <v>289</v>
+      </c>
+      <c r="H78" s="26" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="79" s="3" customFormat="1" ht="33" customHeight="1" spans="1:8">
+      <c r="A79" s="33" t="s">
+        <v>290</v>
+      </c>
+      <c r="B79" s="33" t="s">
+        <v>291</v>
+      </c>
+      <c r="C79" s="33">
+        <v>8</v>
+      </c>
+      <c r="D79" s="33" t="s">
+        <v>187</v>
+      </c>
+      <c r="E79" s="34" t="s">
+        <v>281</v>
+      </c>
+      <c r="F79" s="34" t="s">
+        <v>282</v>
+      </c>
+      <c r="G79" s="34" t="s">
+        <v>125</v>
+      </c>
+      <c r="H79" s="35" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="80" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A80" s="33" t="s">
+        <v>292</v>
+      </c>
+      <c r="B80" s="33" t="s">
+        <v>293</v>
+      </c>
+      <c r="C80" s="33">
+        <v>4</v>
+      </c>
+      <c r="D80" s="33" t="s">
+        <v>294</v>
+      </c>
+      <c r="E80" s="34" t="s">
+        <v>295</v>
+      </c>
+      <c r="F80" s="34" t="s">
+        <v>296</v>
+      </c>
+      <c r="G80" s="34" t="s">
+        <v>190</v>
+      </c>
+      <c r="H80" s="26" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="81" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A81" s="33" t="s">
+        <v>297</v>
+      </c>
+      <c r="B81" s="33" t="s">
+        <v>298</v>
+      </c>
+      <c r="C81" s="33">
+        <v>4</v>
+      </c>
+      <c r="D81" s="33" t="s">
+        <v>287</v>
+      </c>
+      <c r="E81" s="34" t="s">
+        <v>276</v>
+      </c>
+      <c r="F81" s="34" t="s">
+        <v>288</v>
+      </c>
+      <c r="G81" s="34" t="s">
+        <v>289</v>
+      </c>
+      <c r="H81" s="26" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="82" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A82" s="33" t="s">
+        <v>299</v>
+      </c>
+      <c r="B82" s="33" t="s">
+        <v>300</v>
+      </c>
+      <c r="C82" s="33">
+        <v>4</v>
+      </c>
+      <c r="D82" s="33" t="s">
+        <v>253</v>
+      </c>
+      <c r="E82" s="34" t="s">
+        <v>276</v>
+      </c>
+      <c r="F82" s="34" t="s">
+        <v>301</v>
+      </c>
+      <c r="G82" s="34" t="s">
+        <v>289</v>
+      </c>
+      <c r="H82" s="26" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="83" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A83" s="33" t="s">
+        <v>302</v>
+      </c>
+      <c r="B83" s="33" t="s">
+        <v>303</v>
+      </c>
+      <c r="C83" s="33">
+        <v>6</v>
+      </c>
+      <c r="D83" s="33" t="s">
+        <v>304</v>
+      </c>
+      <c r="E83" s="34" t="s">
+        <v>305</v>
+      </c>
+      <c r="F83" s="34" t="s">
+        <v>306</v>
+      </c>
+      <c r="G83" s="34" t="s">
+        <v>289</v>
+      </c>
+      <c r="H83" s="26" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="84" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A84" s="33" t="s">
+        <v>307</v>
+      </c>
+      <c r="B84" s="33" t="s">
+        <v>308</v>
+      </c>
+      <c r="C84" s="33">
+        <v>4</v>
+      </c>
+      <c r="D84" s="33" t="s">
+        <v>309</v>
+      </c>
+      <c r="E84" s="34" t="s">
+        <v>276</v>
+      </c>
+      <c r="F84" s="34" t="s">
+        <v>310</v>
+      </c>
+      <c r="G84" s="34" t="s">
+        <v>271</v>
+      </c>
+      <c r="H84" s="26" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="85" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A85" s="33" t="s">
+        <v>311</v>
+      </c>
+      <c r="B85" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="C85" s="33">
+        <v>4</v>
+      </c>
+      <c r="D85" s="33" t="s">
+        <v>313</v>
+      </c>
+      <c r="E85" s="34" t="s">
+        <v>276</v>
+      </c>
+      <c r="F85" s="34" t="s">
+        <v>314</v>
+      </c>
+      <c r="G85" s="34" t="s">
+        <v>289</v>
+      </c>
+      <c r="H85" s="26" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="86" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A86" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="B86" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="C86" s="33">
+        <v>4</v>
+      </c>
+      <c r="D86" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="E86" s="34" t="s">
+        <v>317</v>
+      </c>
+      <c r="F86" s="34" t="s">
+        <v>318</v>
+      </c>
+      <c r="G86" s="34" t="s">
+        <v>319</v>
+      </c>
+      <c r="H86" s="26" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="87" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A87" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="B87" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="C87" s="33">
+        <v>4</v>
+      </c>
+      <c r="D87" s="33" t="s">
+        <v>287</v>
+      </c>
+      <c r="E87" s="34" t="s">
+        <v>276</v>
+      </c>
+      <c r="F87" s="22" t="s">
+        <v>322</v>
+      </c>
+      <c r="G87" s="26" t="s">
+        <v>323</v>
+      </c>
+      <c r="H87" s="26" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="88" s="6" customFormat="1" ht="30" customHeight="1" spans="1:8">
+      <c r="A88" s="36" t="s">
+        <v>324</v>
+      </c>
+      <c r="B88" s="37"/>
+      <c r="C88" s="37"/>
+      <c r="D88" s="37"/>
+      <c r="E88" s="37"/>
+      <c r="F88" s="38"/>
+      <c r="G88" s="38"/>
+      <c r="H88" s="37"/>
+    </row>
+    <row r="89" s="8" customFormat="1" ht="58" customHeight="1" spans="1:8">
+      <c r="A89" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B89" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C89" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="D89" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="E89" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="F89" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="G89" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="H89" s="25" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="90" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A90" s="22" t="s">
+        <v>325</v>
+      </c>
+      <c r="B90" s="22" t="s">
+        <v>326</v>
+      </c>
+      <c r="C90" s="22">
+        <v>6</v>
+      </c>
+      <c r="D90" s="22" t="s">
+        <v>294</v>
+      </c>
+      <c r="E90" s="22" t="s">
+        <v>327</v>
+      </c>
+      <c r="F90" s="22" t="s">
+        <v>328</v>
+      </c>
+      <c r="G90" s="22" t="s">
+        <v>328</v>
+      </c>
+      <c r="H90" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="91" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A91" s="22" t="s">
+        <v>329</v>
+      </c>
+      <c r="B91" s="22" t="s">
+        <v>330</v>
+      </c>
+      <c r="C91" s="22">
+        <v>6</v>
+      </c>
+      <c r="D91" s="22" t="s">
+        <v>331</v>
+      </c>
+      <c r="E91" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="F91" s="22" t="s">
+        <v>332</v>
+      </c>
+      <c r="G91" s="22" t="s">
+        <v>332</v>
+      </c>
+      <c r="H91" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="92" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A92" s="22" t="s">
+        <v>333</v>
+      </c>
+      <c r="B92" s="22" t="s">
+        <v>334</v>
+      </c>
+      <c r="C92" s="22">
+        <v>6</v>
+      </c>
+      <c r="D92" s="22" t="s">
+        <v>335</v>
+      </c>
+      <c r="E92" s="22" t="s">
         <v>123</v>
       </c>
-      <c r="D58" s="22">
+      <c r="F92" s="22" t="s">
+        <v>336</v>
+      </c>
+      <c r="G92" s="22" t="s">
+        <v>336</v>
+      </c>
+      <c r="H92" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="93" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A93" s="22" t="s">
+        <v>337</v>
+      </c>
+      <c r="B93" s="22" t="s">
+        <v>338</v>
+      </c>
+      <c r="C93" s="22">
         <v>6</v>
       </c>
-      <c r="E58" s="22" t="s">
-[...43 lines deleted...]
-      <c r="E60" s="22" t="s">
+      <c r="D93" s="22" t="s">
+        <v>339</v>
+      </c>
+      <c r="E93" s="22" t="s">
+        <v>123</v>
+      </c>
+      <c r="F93" s="22" t="s">
+        <v>340</v>
+      </c>
+      <c r="G93" s="22" t="s">
+        <v>340</v>
+      </c>
+      <c r="H93" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="94" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A94" s="22" t="s">
+        <v>341</v>
+      </c>
+      <c r="B94" s="22" t="s">
+        <v>342</v>
+      </c>
+      <c r="C94" s="22">
+        <v>6</v>
+      </c>
+      <c r="D94" s="22" t="s">
+        <v>343</v>
+      </c>
+      <c r="E94" s="22" t="s">
+        <v>327</v>
+      </c>
+      <c r="F94" s="22" t="s">
+        <v>344</v>
+      </c>
+      <c r="G94" s="22" t="s">
+        <v>344</v>
+      </c>
+      <c r="H94" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="95" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A95" s="22" t="s">
+        <v>345</v>
+      </c>
+      <c r="B95" s="22" t="s">
+        <v>346</v>
+      </c>
+      <c r="C95" s="22">
+        <v>4</v>
+      </c>
+      <c r="D95" s="22" t="s">
+        <v>343</v>
+      </c>
+      <c r="E95" s="22" t="s">
+        <v>327</v>
+      </c>
+      <c r="F95" s="22" t="s">
+        <v>344</v>
+      </c>
+      <c r="G95" s="22" t="s">
+        <v>344</v>
+      </c>
+      <c r="H95" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="96" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A96" s="22" t="s">
+        <v>347</v>
+      </c>
+      <c r="B96" s="22" t="s">
+        <v>348</v>
+      </c>
+      <c r="C96" s="22">
+        <v>6</v>
+      </c>
+      <c r="D96" s="22" t="s">
+        <v>349</v>
+      </c>
+      <c r="E96" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="F96" s="22" t="s">
+        <v>350</v>
+      </c>
+      <c r="G96" s="22" t="s">
+        <v>350</v>
+      </c>
+      <c r="H96" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="97" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A97" s="22" t="s">
+        <v>351</v>
+      </c>
+      <c r="B97" s="22" t="s">
+        <v>352</v>
+      </c>
+      <c r="C97" s="22">
+        <v>6</v>
+      </c>
+      <c r="D97" s="22" t="s">
+        <v>353</v>
+      </c>
+      <c r="E97" s="22" t="s">
+        <v>327</v>
+      </c>
+      <c r="F97" s="22" t="s">
+        <v>344</v>
+      </c>
+      <c r="G97" s="22" t="s">
+        <v>344</v>
+      </c>
+      <c r="H97" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="98" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A98" s="22" t="s">
+        <v>354</v>
+      </c>
+      <c r="B98" s="22" t="s">
+        <v>355</v>
+      </c>
+      <c r="C98" s="22">
+        <v>8</v>
+      </c>
+      <c r="D98" s="22" t="s">
+        <v>349</v>
+      </c>
+      <c r="E98" s="22" t="s">
+        <v>356</v>
+      </c>
+      <c r="F98" s="22" t="s">
+        <v>328</v>
+      </c>
+      <c r="G98" s="22" t="s">
+        <v>328</v>
+      </c>
+      <c r="H98" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="99" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A99" s="22" t="s">
+        <v>357</v>
+      </c>
+      <c r="B99" s="22" t="s">
+        <v>358</v>
+      </c>
+      <c r="C99" s="22">
+        <v>6</v>
+      </c>
+      <c r="D99" s="22" t="s">
+        <v>349</v>
+      </c>
+      <c r="E99" s="22" t="s">
+        <v>356</v>
+      </c>
+      <c r="F99" s="22" t="s">
+        <v>344</v>
+      </c>
+      <c r="G99" s="22" t="s">
+        <v>344</v>
+      </c>
+      <c r="H99" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="100" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A100" s="22" t="s">
+        <v>359</v>
+      </c>
+      <c r="B100" s="22" t="s">
+        <v>360</v>
+      </c>
+      <c r="C100" s="22">
+        <v>4</v>
+      </c>
+      <c r="D100" s="22" t="s">
+        <v>361</v>
+      </c>
+      <c r="E100" s="22" t="s">
+        <v>362</v>
+      </c>
+      <c r="F100" s="22" t="s">
+        <v>363</v>
+      </c>
+      <c r="G100" s="22" t="s">
         <v>130</v>
       </c>
-      <c r="F60" s="22" t="s">
-[...883 lines deleted...]
-      <c r="A101" s="24"/>
+      <c r="H100" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="101" s="6" customFormat="1" ht="30" customHeight="1" spans="1:8">
+      <c r="A101" s="24" t="s">
+        <v>364</v>
+      </c>
       <c r="B101" s="24"/>
-      <c r="C101" s="48"/>
+      <c r="C101" s="24"/>
       <c r="D101" s="24"/>
       <c r="E101" s="24"/>
       <c r="F101" s="24"/>
       <c r="G101" s="24"/>
-      <c r="H101" s="24" t="s">
-[...64 lines deleted...]
-      <c r="A105" s="21" t="s">
+      <c r="H101" s="24"/>
+    </row>
+    <row r="102" s="5" customFormat="1" ht="61" customHeight="1" spans="1:8">
+      <c r="A102" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B105" s="21" t="s">
+      <c r="B102" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="C105" s="21" t="s">
-[...2 lines deleted...]
-      <c r="D105" s="21" t="s">
+      <c r="C102" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="D102" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="E105" s="21" t="s">
+      <c r="E102" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="F105" s="21" t="s">
+      <c r="F102" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="G105" s="21" t="s">
+      <c r="G102" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="H105" s="21" t="s">
+      <c r="H102" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="I105" s="21" t="s">
-[...3 lines deleted...]
-    <row r="106" ht="22.5" customHeight="1" spans="1:9">
+    </row>
+    <row r="103" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A103" s="22" t="s">
+        <v>365</v>
+      </c>
+      <c r="B103" s="22" t="s">
+        <v>366</v>
+      </c>
+      <c r="C103" s="22">
+        <v>4</v>
+      </c>
+      <c r="D103" s="22" t="s">
+        <v>367</v>
+      </c>
+      <c r="E103" s="22" t="s">
+        <v>368</v>
+      </c>
+      <c r="F103" s="22" t="s">
+        <v>369</v>
+      </c>
+      <c r="G103" s="22" t="s">
+        <v>370</v>
+      </c>
+      <c r="H103" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="104" s="3" customFormat="1" ht="37" customHeight="1" spans="1:8">
+      <c r="A104" s="22" t="s">
+        <v>371</v>
+      </c>
+      <c r="B104" s="22" t="s">
+        <v>372</v>
+      </c>
+      <c r="C104" s="22">
+        <v>4</v>
+      </c>
+      <c r="D104" s="22" t="s">
+        <v>373</v>
+      </c>
+      <c r="E104" s="22" t="s">
+        <v>368</v>
+      </c>
+      <c r="F104" s="22" t="s">
+        <v>374</v>
+      </c>
+      <c r="G104" s="22" t="s">
+        <v>375</v>
+      </c>
+      <c r="H104" s="39" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="105" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A105" s="22" t="s">
+        <v>376</v>
+      </c>
+      <c r="B105" s="22" t="s">
+        <v>377</v>
+      </c>
+      <c r="C105" s="22">
+        <v>4</v>
+      </c>
+      <c r="D105" s="22" t="s">
+        <v>378</v>
+      </c>
+      <c r="E105" s="22" t="s">
+        <v>379</v>
+      </c>
+      <c r="F105" s="22" t="s">
+        <v>380</v>
+      </c>
+      <c r="G105" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="H105" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="106" s="6" customFormat="1" ht="30" customHeight="1" spans="1:8">
       <c r="A106" s="24" t="s">
-        <v>209</v>
-[...143 lines deleted...]
-      <c r="A113" s="21" t="s">
+        <v>381</v>
+      </c>
+      <c r="B106" s="24"/>
+      <c r="C106" s="24"/>
+      <c r="D106" s="24"/>
+      <c r="E106" s="24"/>
+      <c r="F106" s="24"/>
+      <c r="G106" s="24"/>
+      <c r="H106" s="24"/>
+    </row>
+    <row r="107" s="5" customFormat="1" ht="61" customHeight="1" spans="1:8">
+      <c r="A107" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B113" s="21" t="s">
+      <c r="B107" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="C113" s="21" t="s">
-[...2 lines deleted...]
-      <c r="D113" s="21" t="s">
+      <c r="C107" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="D107" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="E113" s="21" t="s">
+      <c r="E107" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="F113" s="21" t="s">
+      <c r="F107" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="G113" s="21" t="s">
+      <c r="G107" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="H113" s="21" t="s">
+      <c r="H107" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="I113" s="21" t="s">
-[...33 lines deleted...]
-      <c r="A115" s="24"/>
+    </row>
+    <row r="108" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A108" s="22" t="s">
+        <v>382</v>
+      </c>
+      <c r="B108" s="22" t="s">
+        <v>383</v>
+      </c>
+      <c r="C108" s="22">
+        <v>4</v>
+      </c>
+      <c r="D108" s="22" t="s">
+        <v>384</v>
+      </c>
+      <c r="E108" s="22" t="s">
+        <v>385</v>
+      </c>
+      <c r="F108" s="22" t="s">
+        <v>386</v>
+      </c>
+      <c r="G108" s="22" t="s">
+        <v>387</v>
+      </c>
+      <c r="H108" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="109" s="3" customFormat="1" ht="37" customHeight="1" spans="1:8">
+      <c r="A109" s="22" t="s">
+        <v>388</v>
+      </c>
+      <c r="B109" s="22" t="s">
+        <v>389</v>
+      </c>
+      <c r="C109" s="22">
+        <v>4</v>
+      </c>
+      <c r="D109" s="22" t="s">
+        <v>384</v>
+      </c>
+      <c r="E109" s="22" t="s">
+        <v>385</v>
+      </c>
+      <c r="F109" s="22" t="s">
+        <v>390</v>
+      </c>
+      <c r="G109" s="22" t="s">
+        <v>387</v>
+      </c>
+      <c r="H109" s="39" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="110" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A110" s="22" t="s">
+        <v>391</v>
+      </c>
+      <c r="B110" s="22" t="s">
+        <v>392</v>
+      </c>
+      <c r="C110" s="22">
+        <v>4</v>
+      </c>
+      <c r="D110" s="22" t="s">
+        <v>384</v>
+      </c>
+      <c r="E110" s="22" t="s">
+        <v>385</v>
+      </c>
+      <c r="F110" s="22" t="s">
+        <v>386</v>
+      </c>
+      <c r="G110" s="22" t="s">
+        <v>387</v>
+      </c>
+      <c r="H110" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="111" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A111" s="22" t="s">
+        <v>393</v>
+      </c>
+      <c r="B111" s="22" t="s">
+        <v>394</v>
+      </c>
+      <c r="C111" s="22">
+        <v>4</v>
+      </c>
+      <c r="D111" s="22" t="s">
+        <v>384</v>
+      </c>
+      <c r="E111" s="22" t="s">
+        <v>385</v>
+      </c>
+      <c r="F111" s="22" t="s">
+        <v>386</v>
+      </c>
+      <c r="G111" s="22" t="s">
+        <v>387</v>
+      </c>
+      <c r="H111" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="112" s="3" customFormat="1" ht="37" customHeight="1" spans="1:8">
+      <c r="A112" s="22" t="s">
+        <v>395</v>
+      </c>
+      <c r="B112" s="22" t="s">
+        <v>396</v>
+      </c>
+      <c r="C112" s="22">
+        <v>4</v>
+      </c>
+      <c r="D112" s="22" t="s">
+        <v>397</v>
+      </c>
+      <c r="E112" s="22" t="s">
+        <v>398</v>
+      </c>
+      <c r="F112" s="22" t="s">
+        <v>399</v>
+      </c>
+      <c r="G112" s="22" t="s">
+        <v>400</v>
+      </c>
+      <c r="H112" s="39" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="113" s="3" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A113" s="22" t="s">
+        <v>401</v>
+      </c>
+      <c r="B113" s="22" t="s">
+        <v>402</v>
+      </c>
+      <c r="C113" s="22">
+        <v>4</v>
+      </c>
+      <c r="D113" s="22" t="s">
+        <v>403</v>
+      </c>
+      <c r="E113" s="22" t="s">
+        <v>398</v>
+      </c>
+      <c r="F113" s="22" t="s">
+        <v>404</v>
+      </c>
+      <c r="G113" s="22" t="s">
+        <v>400</v>
+      </c>
+      <c r="H113" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="114" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A114" s="22" t="s">
+        <v>405</v>
+      </c>
+      <c r="B114" s="22" t="s">
+        <v>406</v>
+      </c>
+      <c r="C114" s="22">
+        <v>4</v>
+      </c>
+      <c r="D114" s="22" t="s">
+        <v>384</v>
+      </c>
+      <c r="E114" s="22" t="s">
+        <v>385</v>
+      </c>
+      <c r="F114" s="22" t="s">
+        <v>407</v>
+      </c>
+      <c r="G114" s="22" t="s">
+        <v>387</v>
+      </c>
+      <c r="H114" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="115" s="6" customFormat="1" ht="30" customHeight="1" spans="1:8">
+      <c r="A115" s="24" t="s">
+        <v>408</v>
+      </c>
       <c r="B115" s="24"/>
-      <c r="C115" s="48"/>
+      <c r="C115" s="24"/>
       <c r="D115" s="24"/>
       <c r="E115" s="24"/>
       <c r="F115" s="24"/>
       <c r="G115" s="24"/>
-      <c r="H115" s="24" t="s">
-[...60 lines deleted...]
-      <c r="D118" s="24">
+      <c r="H115" s="24"/>
+    </row>
+    <row r="116" s="5" customFormat="1" ht="61" customHeight="1" spans="1:8">
+      <c r="A116" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B116" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C116" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="D116" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="E116" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="E118" s="24" t="s">
-[...84 lines deleted...]
-      <c r="D122" s="24">
+      <c r="F116" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="G116" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="H116" s="25" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="117" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A117" s="22" t="s">
+        <v>409</v>
+      </c>
+      <c r="B117" s="22" t="s">
+        <v>410</v>
+      </c>
+      <c r="C117" s="22">
         <v>6</v>
       </c>
-      <c r="E122" s="24" t="s">
-[...30 lines deleted...]
-    <row r="124" ht="16.5" spans="1:9">
+      <c r="D117" s="22" t="s">
+        <v>411</v>
+      </c>
+      <c r="E117" s="22" t="s">
+        <v>412</v>
+      </c>
+      <c r="F117" s="22" t="s">
+        <v>413</v>
+      </c>
+      <c r="G117" s="22" t="s">
+        <v>414</v>
+      </c>
+      <c r="H117" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="118" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A118" s="22" t="s">
+        <v>415</v>
+      </c>
+      <c r="B118" s="22" t="s">
+        <v>416</v>
+      </c>
+      <c r="C118" s="22">
+        <v>6</v>
+      </c>
+      <c r="D118" s="22" t="s">
+        <v>417</v>
+      </c>
+      <c r="E118" s="22" t="s">
+        <v>418</v>
+      </c>
+      <c r="F118" s="22" t="s">
+        <v>419</v>
+      </c>
+      <c r="G118" s="22" t="s">
+        <v>419</v>
+      </c>
+      <c r="H118" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="119" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A119" s="22" t="s">
+        <v>420</v>
+      </c>
+      <c r="B119" s="22" t="s">
+        <v>421</v>
+      </c>
+      <c r="C119" s="22">
+        <v>6</v>
+      </c>
+      <c r="D119" s="22" t="s">
+        <v>417</v>
+      </c>
+      <c r="E119" s="22" t="s">
+        <v>418</v>
+      </c>
+      <c r="F119" s="22" t="s">
+        <v>422</v>
+      </c>
+      <c r="G119" s="22" t="s">
+        <v>423</v>
+      </c>
+      <c r="H119" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="120" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A120" s="22" t="s">
+        <v>424</v>
+      </c>
+      <c r="B120" s="22" t="s">
+        <v>425</v>
+      </c>
+      <c r="C120" s="22">
+        <v>6</v>
+      </c>
+      <c r="D120" s="22" t="s">
+        <v>426</v>
+      </c>
+      <c r="E120" s="22" t="s">
+        <v>427</v>
+      </c>
+      <c r="F120" s="22" t="s">
+        <v>428</v>
+      </c>
+      <c r="G120" s="22" t="s">
+        <v>414</v>
+      </c>
+      <c r="H120" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="121" s="3" customFormat="1" ht="42" customHeight="1" spans="1:8">
+      <c r="A121" s="22" t="s">
+        <v>429</v>
+      </c>
+      <c r="B121" s="39" t="s">
+        <v>430</v>
+      </c>
+      <c r="C121" s="22">
+        <v>6</v>
+      </c>
+      <c r="D121" s="22" t="s">
+        <v>431</v>
+      </c>
+      <c r="E121" s="22" t="s">
+        <v>432</v>
+      </c>
+      <c r="F121" s="22" t="s">
+        <v>433</v>
+      </c>
+      <c r="G121" s="22" t="s">
+        <v>414</v>
+      </c>
+      <c r="H121" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="122" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A122" s="22" t="s">
+        <v>434</v>
+      </c>
+      <c r="B122" s="22" t="s">
+        <v>435</v>
+      </c>
+      <c r="C122" s="22">
+        <v>4</v>
+      </c>
+      <c r="D122" s="22" t="s">
+        <v>436</v>
+      </c>
+      <c r="E122" s="22" t="s">
+        <v>437</v>
+      </c>
+      <c r="F122" s="22" t="s">
+        <v>438</v>
+      </c>
+      <c r="G122" s="22" t="s">
+        <v>439</v>
+      </c>
+      <c r="H122" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="123" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A123" s="22" t="s">
+        <v>440</v>
+      </c>
+      <c r="B123" s="22" t="s">
+        <v>441</v>
+      </c>
+      <c r="C123" s="22">
+        <v>6</v>
+      </c>
+      <c r="D123" s="22" t="s">
+        <v>442</v>
+      </c>
+      <c r="E123" s="22" t="s">
+        <v>443</v>
+      </c>
+      <c r="F123" s="22" t="s">
+        <v>322</v>
+      </c>
+      <c r="G123" s="22" t="s">
+        <v>419</v>
+      </c>
+      <c r="H123" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="124" s="6" customFormat="1" ht="30" customHeight="1" spans="1:8">
       <c r="A124" s="24" t="s">
-        <v>246</v>
-[...7 lines deleted...]
-      <c r="D124" s="24">
+        <v>444</v>
+      </c>
+      <c r="B124" s="24"/>
+      <c r="C124" s="24"/>
+      <c r="D124" s="24"/>
+      <c r="E124" s="24"/>
+      <c r="F124" s="24"/>
+      <c r="G124" s="24"/>
+      <c r="H124" s="24"/>
+    </row>
+    <row r="125" s="5" customFormat="1" ht="61" customHeight="1" spans="1:8">
+      <c r="A125" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B125" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C125" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="D125" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="E125" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="E124" s="24" t="s">
-[...84 lines deleted...]
-      <c r="D128" s="22">
+      <c r="F125" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="G125" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="H125" s="25" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="126" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A126" s="22" t="s">
+        <v>445</v>
+      </c>
+      <c r="B126" s="22" t="s">
+        <v>446</v>
+      </c>
+      <c r="C126" s="22">
+        <v>4</v>
+      </c>
+      <c r="D126" s="22" t="s">
+        <v>384</v>
+      </c>
+      <c r="E126" s="22" t="s">
+        <v>385</v>
+      </c>
+      <c r="F126" s="22" t="s">
+        <v>386</v>
+      </c>
+      <c r="G126" s="22" t="s">
+        <v>414</v>
+      </c>
+      <c r="H126" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="127" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A127" s="22" t="s">
+        <v>447</v>
+      </c>
+      <c r="B127" s="22" t="s">
+        <v>448</v>
+      </c>
+      <c r="C127" s="22">
+        <v>4</v>
+      </c>
+      <c r="D127" s="22" t="s">
+        <v>384</v>
+      </c>
+      <c r="E127" s="22" t="s">
+        <v>385</v>
+      </c>
+      <c r="F127" s="22" t="s">
+        <v>386</v>
+      </c>
+      <c r="G127" s="22" t="s">
+        <v>387</v>
+      </c>
+      <c r="H127" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="128" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A128" s="22" t="s">
+        <v>449</v>
+      </c>
+      <c r="B128" s="22" t="s">
+        <v>450</v>
+      </c>
+      <c r="C128" s="22">
+        <v>4</v>
+      </c>
+      <c r="D128" s="22" t="s">
+        <v>384</v>
+      </c>
+      <c r="E128" s="22" t="s">
+        <v>385</v>
+      </c>
+      <c r="F128" s="22" t="s">
+        <v>386</v>
+      </c>
+      <c r="G128" s="22" t="s">
+        <v>387</v>
+      </c>
+      <c r="H128" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="129" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A129" s="22" t="s">
+        <v>451</v>
+      </c>
+      <c r="B129" s="22" t="s">
+        <v>452</v>
+      </c>
+      <c r="C129" s="22">
+        <v>4</v>
+      </c>
+      <c r="D129" s="22" t="s">
+        <v>384</v>
+      </c>
+      <c r="E129" s="22" t="s">
+        <v>385</v>
+      </c>
+      <c r="F129" s="22" t="s">
+        <v>386</v>
+      </c>
+      <c r="G129" s="22" t="s">
+        <v>387</v>
+      </c>
+      <c r="H129" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="130" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A130" s="22" t="s">
+        <v>453</v>
+      </c>
+      <c r="B130" s="22" t="s">
+        <v>454</v>
+      </c>
+      <c r="C130" s="22">
+        <v>8</v>
+      </c>
+      <c r="D130" s="22" t="s">
+        <v>455</v>
+      </c>
+      <c r="E130" s="22" t="s">
+        <v>437</v>
+      </c>
+      <c r="F130" s="22" t="s">
+        <v>439</v>
+      </c>
+      <c r="G130" s="22" t="s">
+        <v>439</v>
+      </c>
+      <c r="H130" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="131" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A131" s="22" t="s">
+        <v>456</v>
+      </c>
+      <c r="B131" s="22" t="s">
+        <v>457</v>
+      </c>
+      <c r="C131" s="22">
+        <v>8</v>
+      </c>
+      <c r="D131" s="22" t="s">
+        <v>455</v>
+      </c>
+      <c r="E131" s="22" t="s">
+        <v>437</v>
+      </c>
+      <c r="F131" s="22" t="s">
+        <v>439</v>
+      </c>
+      <c r="G131" s="22" t="s">
+        <v>439</v>
+      </c>
+      <c r="H131" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="132" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A132" s="22" t="s">
+        <v>458</v>
+      </c>
+      <c r="B132" s="22" t="s">
+        <v>459</v>
+      </c>
+      <c r="C132" s="22">
+        <v>8</v>
+      </c>
+      <c r="D132" s="22" t="s">
+        <v>455</v>
+      </c>
+      <c r="E132" s="22" t="s">
+        <v>437</v>
+      </c>
+      <c r="F132" s="22" t="s">
+        <v>439</v>
+      </c>
+      <c r="G132" s="22" t="s">
+        <v>439</v>
+      </c>
+      <c r="H132" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="133" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A133" s="22" t="s">
+        <v>460</v>
+      </c>
+      <c r="B133" s="22" t="s">
+        <v>461</v>
+      </c>
+      <c r="C133" s="22">
+        <v>8</v>
+      </c>
+      <c r="D133" s="22" t="s">
+        <v>455</v>
+      </c>
+      <c r="E133" s="22" t="s">
+        <v>437</v>
+      </c>
+      <c r="F133" s="22" t="s">
+        <v>439</v>
+      </c>
+      <c r="G133" s="22" t="s">
+        <v>439</v>
+      </c>
+      <c r="H133" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="134" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A134" s="22" t="s">
+        <v>462</v>
+      </c>
+      <c r="B134" s="22" t="s">
+        <v>463</v>
+      </c>
+      <c r="C134" s="22">
+        <v>4</v>
+      </c>
+      <c r="D134" s="22" t="s">
+        <v>464</v>
+      </c>
+      <c r="E134" s="22" t="s">
+        <v>465</v>
+      </c>
+      <c r="F134" s="22" t="s">
+        <v>439</v>
+      </c>
+      <c r="G134" s="22" t="s">
+        <v>466</v>
+      </c>
+      <c r="H134" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="135" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A135" s="22" t="s">
+        <v>467</v>
+      </c>
+      <c r="B135" s="22" t="s">
+        <v>468</v>
+      </c>
+      <c r="C135" s="22">
         <v>6</v>
       </c>
-      <c r="E128" s="22" t="s">
-[...174 lines deleted...]
-      <c r="A137" s="21" t="s">
+      <c r="D135" s="22" t="s">
+        <v>464</v>
+      </c>
+      <c r="E135" s="22" t="s">
+        <v>465</v>
+      </c>
+      <c r="F135" s="22" t="s">
+        <v>439</v>
+      </c>
+      <c r="G135" s="22" t="s">
+        <v>466</v>
+      </c>
+      <c r="H135" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="136" s="6" customFormat="1" ht="30" customHeight="1" spans="1:8">
+      <c r="A136" s="24" t="s">
+        <v>469</v>
+      </c>
+      <c r="B136" s="24"/>
+      <c r="C136" s="24"/>
+      <c r="D136" s="24"/>
+      <c r="E136" s="24"/>
+      <c r="F136" s="24"/>
+      <c r="G136" s="24"/>
+      <c r="H136" s="24"/>
+    </row>
+    <row r="137" s="5" customFormat="1" ht="61" customHeight="1" spans="1:8">
+      <c r="A137" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B137" s="21" t="s">
+      <c r="B137" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="C137" s="21" t="s">
-[...2 lines deleted...]
-      <c r="D137" s="21" t="s">
+      <c r="C137" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="D137" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="E137" s="21" t="s">
+      <c r="E137" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="F137" s="21" t="s">
+      <c r="F137" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="G137" s="21" t="s">
+      <c r="G137" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="H137" s="21" t="s">
+      <c r="H137" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="I137" s="21" t="s">
-[...13 lines deleted...]
-      <c r="D138" s="24">
+    </row>
+    <row r="138" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A138" s="22" t="s">
+        <v>470</v>
+      </c>
+      <c r="B138" s="22" t="s">
+        <v>471</v>
+      </c>
+      <c r="C138" s="22">
+        <v>4</v>
+      </c>
+      <c r="D138" s="22" t="s">
+        <v>472</v>
+      </c>
+      <c r="E138" s="22" t="s">
+        <v>473</v>
+      </c>
+      <c r="F138" s="22" t="s">
+        <v>322</v>
+      </c>
+      <c r="G138" s="22" t="s">
+        <v>474</v>
+      </c>
+      <c r="H138" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="139" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A139" s="22" t="s">
+        <v>475</v>
+      </c>
+      <c r="B139" s="22" t="s">
+        <v>476</v>
+      </c>
+      <c r="C139" s="22">
+        <v>4</v>
+      </c>
+      <c r="D139" s="22" t="s">
+        <v>472</v>
+      </c>
+      <c r="E139" s="22" t="s">
+        <v>473</v>
+      </c>
+      <c r="F139" s="22" t="s">
+        <v>414</v>
+      </c>
+      <c r="G139" s="22" t="s">
+        <v>477</v>
+      </c>
+      <c r="H139" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="140" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A140" s="22" t="s">
+        <v>478</v>
+      </c>
+      <c r="B140" s="22" t="s">
+        <v>479</v>
+      </c>
+      <c r="C140" s="22">
+        <v>4</v>
+      </c>
+      <c r="D140" s="22" t="s">
+        <v>472</v>
+      </c>
+      <c r="E140" s="22" t="s">
+        <v>473</v>
+      </c>
+      <c r="F140" s="22" t="s">
+        <v>322</v>
+      </c>
+      <c r="G140" s="22" t="s">
+        <v>477</v>
+      </c>
+      <c r="H140" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="141" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A141" s="22" t="s">
+        <v>480</v>
+      </c>
+      <c r="B141" s="22" t="s">
+        <v>481</v>
+      </c>
+      <c r="C141" s="22">
+        <v>4</v>
+      </c>
+      <c r="D141" s="22" t="s">
+        <v>482</v>
+      </c>
+      <c r="E141" s="22" t="s">
+        <v>465</v>
+      </c>
+      <c r="F141" s="22" t="s">
+        <v>483</v>
+      </c>
+      <c r="G141" s="22" t="s">
+        <v>387</v>
+      </c>
+      <c r="H141" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="142" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A142" s="22" t="s">
+        <v>484</v>
+      </c>
+      <c r="B142" s="22" t="s">
+        <v>485</v>
+      </c>
+      <c r="C142" s="22">
+        <v>4</v>
+      </c>
+      <c r="D142" s="22" t="s">
+        <v>486</v>
+      </c>
+      <c r="E142" s="22" t="s">
+        <v>487</v>
+      </c>
+      <c r="F142" s="22" t="s">
+        <v>439</v>
+      </c>
+      <c r="G142" s="22" t="s">
+        <v>323</v>
+      </c>
+      <c r="H142" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="143" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A143" s="22" t="s">
+        <v>488</v>
+      </c>
+      <c r="B143" s="22" t="s">
+        <v>489</v>
+      </c>
+      <c r="C143" s="22">
+        <v>4</v>
+      </c>
+      <c r="D143" s="22" t="s">
+        <v>464</v>
+      </c>
+      <c r="E143" s="22" t="s">
+        <v>465</v>
+      </c>
+      <c r="F143" s="22" t="s">
+        <v>439</v>
+      </c>
+      <c r="G143" s="22" t="s">
+        <v>466</v>
+      </c>
+      <c r="H143" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="144" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A144" s="22" t="s">
+        <v>490</v>
+      </c>
+      <c r="B144" s="22" t="s">
+        <v>491</v>
+      </c>
+      <c r="C144" s="22">
+        <v>4</v>
+      </c>
+      <c r="D144" s="22" t="s">
+        <v>492</v>
+      </c>
+      <c r="E144" s="22" t="s">
+        <v>465</v>
+      </c>
+      <c r="F144" s="22" t="s">
+        <v>493</v>
+      </c>
+      <c r="G144" s="22" t="s">
+        <v>387</v>
+      </c>
+      <c r="H144" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="145" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A145" s="22" t="s">
+        <v>494</v>
+      </c>
+      <c r="B145" s="22" t="s">
+        <v>495</v>
+      </c>
+      <c r="C145" s="22">
         <v>6</v>
       </c>
-      <c r="E138" s="24" t="s">
-[...128 lines deleted...]
-      <c r="D144" s="24">
+      <c r="D145" s="22" t="s">
+        <v>496</v>
+      </c>
+      <c r="E145" s="22" t="s">
+        <v>465</v>
+      </c>
+      <c r="F145" s="22" t="s">
+        <v>497</v>
+      </c>
+      <c r="G145" s="22" t="s">
+        <v>387</v>
+      </c>
+      <c r="H145" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="146" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A146" s="22" t="s">
+        <v>498</v>
+      </c>
+      <c r="B146" s="22" t="s">
+        <v>499</v>
+      </c>
+      <c r="C146" s="22">
         <v>6</v>
       </c>
-      <c r="E144" s="24" t="s">
-[...60 lines deleted...]
-      <c r="A147" s="24"/>
+      <c r="D146" s="22" t="s">
+        <v>500</v>
+      </c>
+      <c r="E146" s="22" t="s">
+        <v>501</v>
+      </c>
+      <c r="F146" s="22" t="s">
+        <v>502</v>
+      </c>
+      <c r="G146" s="22" t="s">
+        <v>414</v>
+      </c>
+      <c r="H146" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="147" s="6" customFormat="1" ht="30" customHeight="1" spans="1:8">
+      <c r="A147" s="24" t="s">
+        <v>503</v>
+      </c>
       <c r="B147" s="24"/>
-      <c r="C147" s="48"/>
+      <c r="C147" s="24"/>
       <c r="D147" s="24"/>
       <c r="E147" s="24"/>
       <c r="F147" s="24"/>
       <c r="G147" s="24"/>
-      <c r="H147" s="24" t="s">
+      <c r="H147" s="24"/>
+    </row>
+    <row r="148" s="5" customFormat="1" ht="61" customHeight="1" spans="1:8">
+      <c r="A148" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B148" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C148" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="D148" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="E148" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="F148" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="G148" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="H148" s="25" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="149" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A149" s="22" t="s">
+        <v>504</v>
+      </c>
+      <c r="B149" s="22" t="s">
+        <v>505</v>
+      </c>
+      <c r="C149" s="22">
+        <v>4</v>
+      </c>
+      <c r="D149" s="22" t="s">
+        <v>506</v>
+      </c>
+      <c r="E149" s="22" t="s">
+        <v>507</v>
+      </c>
+      <c r="F149" s="22" t="s">
+        <v>439</v>
+      </c>
+      <c r="G149" s="22" t="s">
+        <v>323</v>
+      </c>
+      <c r="H149" s="22" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="150" s="3" customFormat="1" ht="62" customHeight="1" spans="1:8">
+      <c r="A150" s="22" t="s">
+        <v>509</v>
+      </c>
+      <c r="B150" s="22" t="s">
+        <v>510</v>
+      </c>
+      <c r="C150" s="22">
+        <v>4</v>
+      </c>
+      <c r="D150" s="39" t="s">
+        <v>511</v>
+      </c>
+      <c r="E150" s="22" t="s">
+        <v>507</v>
+      </c>
+      <c r="F150" s="22" t="s">
+        <v>512</v>
+      </c>
+      <c r="G150" s="39" t="s">
+        <v>513</v>
+      </c>
+      <c r="H150" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="151" s="3" customFormat="1" ht="76" customHeight="1" spans="1:8">
+      <c r="A151" s="22" t="s">
+        <v>514</v>
+      </c>
+      <c r="B151" s="22" t="s">
+        <v>515</v>
+      </c>
+      <c r="C151" s="22">
+        <v>4</v>
+      </c>
+      <c r="D151" s="39" t="s">
+        <v>516</v>
+      </c>
+      <c r="E151" s="22" t="s">
+        <v>517</v>
+      </c>
+      <c r="F151" s="22" t="s">
+        <v>518</v>
+      </c>
+      <c r="G151" s="22" t="s">
+        <v>400</v>
+      </c>
+      <c r="H151" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="152" s="3" customFormat="1" ht="67" customHeight="1" spans="1:8">
+      <c r="A152" s="22" t="s">
+        <v>519</v>
+      </c>
+      <c r="B152" s="22" t="s">
+        <v>520</v>
+      </c>
+      <c r="C152" s="22">
+        <v>4</v>
+      </c>
+      <c r="D152" s="39" t="s">
+        <v>521</v>
+      </c>
+      <c r="E152" s="22" t="s">
+        <v>522</v>
+      </c>
+      <c r="F152" s="22" t="s">
+        <v>523</v>
+      </c>
+      <c r="G152" s="39" t="s">
+        <v>524</v>
+      </c>
+      <c r="H152" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="153" s="3" customFormat="1" ht="56" customHeight="1" spans="1:8">
+      <c r="A153" s="22" t="s">
+        <v>525</v>
+      </c>
+      <c r="B153" s="22" t="s">
+        <v>526</v>
+      </c>
+      <c r="C153" s="22">
+        <v>4</v>
+      </c>
+      <c r="D153" s="39" t="s">
+        <v>527</v>
+      </c>
+      <c r="E153" s="39" t="s">
+        <v>528</v>
+      </c>
+      <c r="F153" s="22" t="s">
+        <v>439</v>
+      </c>
+      <c r="G153" s="22" t="s">
+        <v>400</v>
+      </c>
+      <c r="H153" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="154" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A154" s="22" t="s">
+        <v>529</v>
+      </c>
+      <c r="B154" s="22" t="s">
+        <v>530</v>
+      </c>
+      <c r="C154" s="22">
+        <v>4</v>
+      </c>
+      <c r="D154" s="22" t="s">
+        <v>531</v>
+      </c>
+      <c r="E154" s="22" t="s">
+        <v>532</v>
+      </c>
+      <c r="F154" s="22" t="s">
+        <v>533</v>
+      </c>
+      <c r="G154" s="22" t="s">
+        <v>387</v>
+      </c>
+      <c r="H154" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="155" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A155" s="22" t="s">
+        <v>534</v>
+      </c>
+      <c r="B155" s="22" t="s">
+        <v>535</v>
+      </c>
+      <c r="C155" s="22">
+        <v>4</v>
+      </c>
+      <c r="D155" s="22" t="s">
+        <v>536</v>
+      </c>
+      <c r="E155" s="22" t="s">
+        <v>522</v>
+      </c>
+      <c r="F155" s="22" t="s">
+        <v>439</v>
+      </c>
+      <c r="G155" s="22" t="s">
+        <v>387</v>
+      </c>
+      <c r="H155" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="156" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A156" s="22" t="s">
+        <v>537</v>
+      </c>
+      <c r="B156" s="22" t="s">
+        <v>538</v>
+      </c>
+      <c r="C156" s="22">
+        <v>4</v>
+      </c>
+      <c r="D156" s="22" t="s">
+        <v>539</v>
+      </c>
+      <c r="E156" s="22" t="s">
+        <v>507</v>
+      </c>
+      <c r="F156" s="22" t="s">
+        <v>387</v>
+      </c>
+      <c r="G156" s="22" t="s">
+        <v>386</v>
+      </c>
+      <c r="H156" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="157" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A157" s="22" t="s">
+        <v>540</v>
+      </c>
+      <c r="B157" s="22" t="s">
+        <v>541</v>
+      </c>
+      <c r="C157" s="22">
+        <v>4</v>
+      </c>
+      <c r="D157" s="22" t="s">
+        <v>542</v>
+      </c>
+      <c r="E157" s="22" t="s">
+        <v>543</v>
+      </c>
+      <c r="F157" s="22" t="s">
+        <v>544</v>
+      </c>
+      <c r="G157" s="22" t="s">
+        <v>545</v>
+      </c>
+      <c r="H157" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="158" s="6" customFormat="1" ht="30" customHeight="1" spans="1:8">
+      <c r="A158" s="24" t="s">
+        <v>546</v>
+      </c>
+      <c r="B158" s="24"/>
+      <c r="C158" s="24"/>
+      <c r="D158" s="24"/>
+      <c r="E158" s="24"/>
+      <c r="F158" s="24"/>
+      <c r="G158" s="24"/>
+      <c r="H158" s="24"/>
+    </row>
+    <row r="159" s="5" customFormat="1" ht="61" customHeight="1" spans="1:8">
+      <c r="A159" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B159" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C159" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="D159" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="E159" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="F159" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="G159" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="H159" s="25" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="160" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A160" s="22" t="s">
+        <v>547</v>
+      </c>
+      <c r="B160" s="22" t="s">
+        <v>548</v>
+      </c>
+      <c r="C160" s="22">
+        <v>8</v>
+      </c>
+      <c r="D160" s="22" t="s">
+        <v>549</v>
+      </c>
+      <c r="E160" s="22" t="s">
+        <v>550</v>
+      </c>
+      <c r="F160" s="22" t="s">
+        <v>551</v>
+      </c>
+      <c r="G160" s="22" t="s">
+        <v>552</v>
+      </c>
+      <c r="H160" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="161" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A161" s="22" t="s">
+        <v>553</v>
+      </c>
+      <c r="B161" s="22" t="s">
+        <v>548</v>
+      </c>
+      <c r="C161" s="22">
+        <v>8</v>
+      </c>
+      <c r="D161" s="22" t="s">
+        <v>554</v>
+      </c>
+      <c r="E161" s="22" t="s">
+        <v>550</v>
+      </c>
+      <c r="F161" s="22" t="s">
+        <v>551</v>
+      </c>
+      <c r="G161" s="22" t="s">
+        <v>552</v>
+      </c>
+      <c r="H161" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="162" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A162" s="22" t="s">
+        <v>555</v>
+      </c>
+      <c r="B162" s="22" t="s">
+        <v>556</v>
+      </c>
+      <c r="C162" s="22">
+        <v>8</v>
+      </c>
+      <c r="D162" s="22" t="s">
+        <v>557</v>
+      </c>
+      <c r="E162" s="22" t="s">
+        <v>558</v>
+      </c>
+      <c r="F162" s="22" t="s">
+        <v>559</v>
+      </c>
+      <c r="G162" s="22" t="s">
+        <v>560</v>
+      </c>
+      <c r="H162" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="163" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A163" s="22" t="s">
+        <v>561</v>
+      </c>
+      <c r="B163" s="22">
+        <v>455</v>
+      </c>
+      <c r="C163" s="22">
+        <v>8</v>
+      </c>
+      <c r="D163" s="22" t="s">
+        <v>562</v>
+      </c>
+      <c r="E163" s="22" t="s">
+        <v>563</v>
+      </c>
+      <c r="F163" s="22" t="s">
+        <v>564</v>
+      </c>
+      <c r="G163" s="22" t="s">
+        <v>565</v>
+      </c>
+      <c r="H163" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="164" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A164" s="22" t="s">
+        <v>566</v>
+      </c>
+      <c r="B164" s="22" t="s">
+        <v>567</v>
+      </c>
+      <c r="C164" s="22">
+        <v>8</v>
+      </c>
+      <c r="D164" s="22" t="s">
+        <v>568</v>
+      </c>
+      <c r="E164" s="22" t="s">
+        <v>569</v>
+      </c>
+      <c r="F164" s="22" t="s">
+        <v>570</v>
+      </c>
+      <c r="G164" s="22" t="s">
+        <v>571</v>
+      </c>
+      <c r="H164" s="22" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="165" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A165" s="22" t="s">
+        <v>572</v>
+      </c>
+      <c r="B165" s="22" t="s">
+        <v>573</v>
+      </c>
+      <c r="C165" s="22">
+        <v>8</v>
+      </c>
+      <c r="D165" s="22" t="s">
+        <v>574</v>
+      </c>
+      <c r="E165" s="22" t="s">
+        <v>575</v>
+      </c>
+      <c r="F165" s="22" t="s">
+        <v>576</v>
+      </c>
+      <c r="G165" s="22" t="s">
+        <v>577</v>
+      </c>
+      <c r="H165" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="166" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A166" s="22" t="s">
+        <v>578</v>
+      </c>
+      <c r="B166" s="22" t="s">
+        <v>573</v>
+      </c>
+      <c r="C166" s="22">
+        <v>8</v>
+      </c>
+      <c r="D166" s="22" t="s">
+        <v>554</v>
+      </c>
+      <c r="E166" s="22" t="s">
+        <v>575</v>
+      </c>
+      <c r="F166" s="22" t="s">
+        <v>576</v>
+      </c>
+      <c r="G166" s="22" t="s">
+        <v>577</v>
+      </c>
+      <c r="H166" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="167" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A167" s="22" t="s">
+        <v>579</v>
+      </c>
+      <c r="B167" s="22" t="s">
+        <v>573</v>
+      </c>
+      <c r="C167" s="22">
+        <v>8</v>
+      </c>
+      <c r="D167" s="22" t="s">
+        <v>580</v>
+      </c>
+      <c r="E167" s="22" t="s">
+        <v>575</v>
+      </c>
+      <c r="F167" s="22" t="s">
+        <v>576</v>
+      </c>
+      <c r="G167" s="22" t="s">
+        <v>577</v>
+      </c>
+      <c r="H167" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="168" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A168" s="22" t="s">
+        <v>581</v>
+      </c>
+      <c r="B168" s="22" t="s">
+        <v>573</v>
+      </c>
+      <c r="C168" s="22">
+        <v>8</v>
+      </c>
+      <c r="D168" s="22" t="s">
+        <v>582</v>
+      </c>
+      <c r="E168" s="22" t="s">
+        <v>575</v>
+      </c>
+      <c r="F168" s="22" t="s">
+        <v>576</v>
+      </c>
+      <c r="G168" s="22" t="s">
+        <v>577</v>
+      </c>
+      <c r="H168" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="169" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A169" s="22" t="s">
+        <v>583</v>
+      </c>
+      <c r="B169" s="22" t="s">
+        <v>584</v>
+      </c>
+      <c r="C169" s="22">
+        <v>8</v>
+      </c>
+      <c r="D169" s="22" t="s">
+        <v>585</v>
+      </c>
+      <c r="E169" s="22" t="s">
+        <v>586</v>
+      </c>
+      <c r="F169" s="22" t="s">
+        <v>551</v>
+      </c>
+      <c r="G169" s="22" t="s">
+        <v>552</v>
+      </c>
+      <c r="H169" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="170" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A170" s="22" t="s">
+        <v>587</v>
+      </c>
+      <c r="B170" s="22" t="s">
+        <v>584</v>
+      </c>
+      <c r="C170" s="22">
+        <v>8</v>
+      </c>
+      <c r="D170" s="22" t="s">
+        <v>554</v>
+      </c>
+      <c r="E170" s="22" t="s">
+        <v>586</v>
+      </c>
+      <c r="F170" s="22" t="s">
+        <v>551</v>
+      </c>
+      <c r="G170" s="22" t="s">
+        <v>552</v>
+      </c>
+      <c r="H170" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="171" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A171" s="22" t="s">
+        <v>588</v>
+      </c>
+      <c r="B171" s="22" t="s">
+        <v>584</v>
+      </c>
+      <c r="C171" s="22">
+        <v>8</v>
+      </c>
+      <c r="D171" s="22" t="s">
+        <v>589</v>
+      </c>
+      <c r="E171" s="22" t="s">
+        <v>586</v>
+      </c>
+      <c r="F171" s="22" t="s">
+        <v>551</v>
+      </c>
+      <c r="G171" s="22" t="s">
+        <v>552</v>
+      </c>
+      <c r="H171" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="172" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A172" s="22" t="s">
+        <v>590</v>
+      </c>
+      <c r="B172" s="22" t="s">
+        <v>584</v>
+      </c>
+      <c r="C172" s="22">
+        <v>8</v>
+      </c>
+      <c r="D172" s="22" t="s">
+        <v>549</v>
+      </c>
+      <c r="E172" s="22" t="s">
+        <v>586</v>
+      </c>
+      <c r="F172" s="22" t="s">
+        <v>551</v>
+      </c>
+      <c r="G172" s="22" t="s">
+        <v>552</v>
+      </c>
+      <c r="H172" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="173" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A173" s="22" t="s">
+        <v>591</v>
+      </c>
+      <c r="B173" s="22" t="s">
+        <v>584</v>
+      </c>
+      <c r="C173" s="22">
+        <v>8</v>
+      </c>
+      <c r="D173" s="22" t="s">
+        <v>592</v>
+      </c>
+      <c r="E173" s="22" t="s">
+        <v>586</v>
+      </c>
+      <c r="F173" s="22" t="s">
+        <v>551</v>
+      </c>
+      <c r="G173" s="22" t="s">
+        <v>552</v>
+      </c>
+      <c r="H173" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="174" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A174" s="22" t="s">
+        <v>593</v>
+      </c>
+      <c r="B174" s="22" t="s">
+        <v>584</v>
+      </c>
+      <c r="C174" s="22">
+        <v>8</v>
+      </c>
+      <c r="D174" s="22" t="s">
+        <v>594</v>
+      </c>
+      <c r="E174" s="22" t="s">
+        <v>586</v>
+      </c>
+      <c r="F174" s="22" t="s">
+        <v>551</v>
+      </c>
+      <c r="G174" s="22" t="s">
+        <v>552</v>
+      </c>
+      <c r="H174" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="175" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A175" s="22" t="s">
+        <v>595</v>
+      </c>
+      <c r="B175" s="22" t="s">
+        <v>584</v>
+      </c>
+      <c r="C175" s="22">
+        <v>8</v>
+      </c>
+      <c r="D175" s="22" t="s">
+        <v>596</v>
+      </c>
+      <c r="E175" s="22" t="s">
+        <v>586</v>
+      </c>
+      <c r="F175" s="22" t="s">
+        <v>551</v>
+      </c>
+      <c r="G175" s="22" t="s">
+        <v>552</v>
+      </c>
+      <c r="H175" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="176" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A176" s="22" t="s">
+        <v>597</v>
+      </c>
+      <c r="B176" s="22" t="s">
+        <v>584</v>
+      </c>
+      <c r="C176" s="22">
+        <v>8</v>
+      </c>
+      <c r="D176" s="22" t="s">
+        <v>598</v>
+      </c>
+      <c r="E176" s="22" t="s">
+        <v>586</v>
+      </c>
+      <c r="F176" s="22" t="s">
+        <v>551</v>
+      </c>
+      <c r="G176" s="22" t="s">
+        <v>552</v>
+      </c>
+      <c r="H176" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="177" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A177" s="22" t="s">
+        <v>599</v>
+      </c>
+      <c r="B177" s="22" t="s">
+        <v>556</v>
+      </c>
+      <c r="C177" s="22">
+        <v>8</v>
+      </c>
+      <c r="D177" s="22" t="s">
+        <v>600</v>
+      </c>
+      <c r="E177" s="22" t="s">
+        <v>558</v>
+      </c>
+      <c r="F177" s="22" t="s">
+        <v>559</v>
+      </c>
+      <c r="G177" s="22" t="s">
+        <v>560</v>
+      </c>
+      <c r="H177" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="178" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A178" s="22" t="s">
+        <v>601</v>
+      </c>
+      <c r="B178" s="22" t="s">
+        <v>556</v>
+      </c>
+      <c r="C178" s="22">
+        <v>8</v>
+      </c>
+      <c r="D178" s="22" t="s">
+        <v>602</v>
+      </c>
+      <c r="E178" s="22" t="s">
+        <v>558</v>
+      </c>
+      <c r="F178" s="22" t="s">
+        <v>559</v>
+      </c>
+      <c r="G178" s="22" t="s">
+        <v>560</v>
+      </c>
+      <c r="H178" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="179" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A179" s="22" t="s">
+        <v>603</v>
+      </c>
+      <c r="B179" s="22" t="s">
+        <v>556</v>
+      </c>
+      <c r="C179" s="22">
+        <v>8</v>
+      </c>
+      <c r="D179" s="22" t="s">
+        <v>604</v>
+      </c>
+      <c r="E179" s="22" t="s">
+        <v>558</v>
+      </c>
+      <c r="F179" s="22" t="s">
+        <v>559</v>
+      </c>
+      <c r="G179" s="22" t="s">
+        <v>560</v>
+      </c>
+      <c r="H179" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="180" s="6" customFormat="1" ht="30" customHeight="1" spans="1:8">
+      <c r="A180" s="24" t="s">
+        <v>605</v>
+      </c>
+      <c r="B180" s="24"/>
+      <c r="C180" s="24"/>
+      <c r="D180" s="24"/>
+      <c r="E180" s="24"/>
+      <c r="F180" s="24"/>
+      <c r="G180" s="24"/>
+      <c r="H180" s="24"/>
+    </row>
+    <row r="181" s="5" customFormat="1" ht="60" customHeight="1" spans="1:8">
+      <c r="A181" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B181" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C181" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="D181" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="E181" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="F181" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="G181" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="H181" s="25" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="182" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A182" s="22" t="s">
+        <v>606</v>
+      </c>
+      <c r="B182" s="22" t="s">
+        <v>607</v>
+      </c>
+      <c r="C182" s="22">
+        <v>8</v>
+      </c>
+      <c r="D182" s="22" t="s">
+        <v>608</v>
+      </c>
+      <c r="E182" s="22" t="s">
+        <v>609</v>
+      </c>
+      <c r="F182" s="22" t="s">
+        <v>560</v>
+      </c>
+      <c r="G182" s="22" t="s">
+        <v>610</v>
+      </c>
+      <c r="H182" s="22" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="183" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A183" s="22" t="s">
+        <v>611</v>
+      </c>
+      <c r="B183" s="22" t="s">
+        <v>612</v>
+      </c>
+      <c r="C183" s="22">
+        <v>8</v>
+      </c>
+      <c r="D183" s="22" t="s">
+        <v>613</v>
+      </c>
+      <c r="E183" s="22" t="s">
+        <v>614</v>
+      </c>
+      <c r="F183" s="22" t="s">
+        <v>615</v>
+      </c>
+      <c r="G183" s="22" t="s">
+        <v>616</v>
+      </c>
+      <c r="H183" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="184" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A184" s="22" t="s">
+        <v>617</v>
+      </c>
+      <c r="B184" s="22" t="s">
+        <v>612</v>
+      </c>
+      <c r="C184" s="22">
+        <v>8</v>
+      </c>
+      <c r="D184" s="22" t="s">
+        <v>618</v>
+      </c>
+      <c r="E184" s="22" t="s">
+        <v>614</v>
+      </c>
+      <c r="F184" s="22" t="s">
+        <v>615</v>
+      </c>
+      <c r="G184" s="22" t="s">
+        <v>616</v>
+      </c>
+      <c r="H184" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="185" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A185" s="22" t="s">
+        <v>619</v>
+      </c>
+      <c r="B185" s="22" t="s">
+        <v>612</v>
+      </c>
+      <c r="C185" s="22">
+        <v>8</v>
+      </c>
+      <c r="D185" s="22" t="s">
+        <v>620</v>
+      </c>
+      <c r="E185" s="22" t="s">
+        <v>614</v>
+      </c>
+      <c r="F185" s="22" t="s">
+        <v>615</v>
+      </c>
+      <c r="G185" s="22" t="s">
+        <v>616</v>
+      </c>
+      <c r="H185" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="186" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A186" s="22" t="s">
+        <v>621</v>
+      </c>
+      <c r="B186" s="22" t="s">
+        <v>612</v>
+      </c>
+      <c r="C186" s="22">
+        <v>8</v>
+      </c>
+      <c r="D186" s="22" t="s">
+        <v>582</v>
+      </c>
+      <c r="E186" s="22" t="s">
+        <v>614</v>
+      </c>
+      <c r="F186" s="22" t="s">
+        <v>615</v>
+      </c>
+      <c r="G186" s="22" t="s">
+        <v>616</v>
+      </c>
+      <c r="H186" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="187" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A187" s="22" t="s">
+        <v>622</v>
+      </c>
+      <c r="B187" s="22" t="s">
+        <v>612</v>
+      </c>
+      <c r="C187" s="22">
+        <v>8</v>
+      </c>
+      <c r="D187" s="22" t="s">
+        <v>623</v>
+      </c>
+      <c r="E187" s="22" t="s">
+        <v>614</v>
+      </c>
+      <c r="F187" s="22" t="s">
+        <v>615</v>
+      </c>
+      <c r="G187" s="22" t="s">
+        <v>616</v>
+      </c>
+      <c r="H187" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="188" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A188" s="22" t="s">
+        <v>624</v>
+      </c>
+      <c r="B188" s="22" t="s">
+        <v>625</v>
+      </c>
+      <c r="C188" s="22">
+        <v>8</v>
+      </c>
+      <c r="D188" s="22" t="s">
+        <v>626</v>
+      </c>
+      <c r="E188" s="22" t="s">
+        <v>627</v>
+      </c>
+      <c r="F188" s="22" t="s">
+        <v>615</v>
+      </c>
+      <c r="G188" s="22" t="s">
+        <v>616</v>
+      </c>
+      <c r="H188" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="189" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A189" s="22" t="s">
+        <v>628</v>
+      </c>
+      <c r="B189" s="22" t="s">
+        <v>625</v>
+      </c>
+      <c r="C189" s="22">
+        <v>8</v>
+      </c>
+      <c r="D189" s="22" t="s">
+        <v>596</v>
+      </c>
+      <c r="E189" s="22" t="s">
+        <v>627</v>
+      </c>
+      <c r="F189" s="22" t="s">
+        <v>615</v>
+      </c>
+      <c r="G189" s="22" t="s">
+        <v>616</v>
+      </c>
+      <c r="H189" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="190" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A190" s="22" t="s">
+        <v>629</v>
+      </c>
+      <c r="B190" s="22" t="s">
+        <v>630</v>
+      </c>
+      <c r="C190" s="22">
+        <v>8</v>
+      </c>
+      <c r="D190" s="22" t="s">
+        <v>631</v>
+      </c>
+      <c r="E190" s="22" t="s">
+        <v>632</v>
+      </c>
+      <c r="F190" s="22" t="s">
+        <v>633</v>
+      </c>
+      <c r="G190" s="22" t="s">
+        <v>634</v>
+      </c>
+      <c r="H190" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="191" s="6" customFormat="1" ht="30" customHeight="1" spans="1:8">
+      <c r="A191" s="24" t="s">
+        <v>635</v>
+      </c>
+      <c r="B191" s="24"/>
+      <c r="C191" s="24"/>
+      <c r="D191" s="24"/>
+      <c r="E191" s="24"/>
+      <c r="F191" s="24"/>
+      <c r="G191" s="24"/>
+      <c r="H191" s="24"/>
+    </row>
+    <row r="192" s="5" customFormat="1" ht="60" customHeight="1" spans="1:8">
+      <c r="A192" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B192" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C192" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="D192" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="E192" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="F192" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="G192" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="H192" s="25" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="193" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A193" s="22" t="s">
+        <v>636</v>
+      </c>
+      <c r="B193" s="22" t="s">
+        <v>637</v>
+      </c>
+      <c r="C193" s="22">
+        <v>8</v>
+      </c>
+      <c r="D193" s="22" t="s">
+        <v>638</v>
+      </c>
+      <c r="E193" s="22" t="s">
+        <v>550</v>
+      </c>
+      <c r="F193" s="22" t="s">
+        <v>639</v>
+      </c>
+      <c r="G193" s="22" t="s">
+        <v>640</v>
+      </c>
+      <c r="H193" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="194" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A194" s="22" t="s">
+        <v>641</v>
+      </c>
+      <c r="B194" s="22" t="s">
+        <v>642</v>
+      </c>
+      <c r="C194" s="22">
+        <v>8</v>
+      </c>
+      <c r="D194" s="22" t="s">
+        <v>643</v>
+      </c>
+      <c r="E194" s="22" t="s">
+        <v>644</v>
+      </c>
+      <c r="F194" s="22" t="s">
+        <v>645</v>
+      </c>
+      <c r="G194" s="22" t="s">
+        <v>646</v>
+      </c>
+      <c r="H194" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="195" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A195" s="22" t="s">
+        <v>647</v>
+      </c>
+      <c r="B195" s="22" t="s">
+        <v>642</v>
+      </c>
+      <c r="C195" s="22">
+        <v>8</v>
+      </c>
+      <c r="D195" s="22" t="s">
+        <v>643</v>
+      </c>
+      <c r="E195" s="22" t="s">
+        <v>644</v>
+      </c>
+      <c r="F195" s="22" t="s">
+        <v>645</v>
+      </c>
+      <c r="G195" s="22" t="s">
+        <v>560</v>
+      </c>
+      <c r="H195" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="196" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A196" s="22" t="s">
+        <v>648</v>
+      </c>
+      <c r="B196" s="22" t="s">
+        <v>642</v>
+      </c>
+      <c r="C196" s="22">
+        <v>8</v>
+      </c>
+      <c r="D196" s="22" t="s">
+        <v>649</v>
+      </c>
+      <c r="E196" s="22" t="s">
+        <v>650</v>
+      </c>
+      <c r="F196" s="22" t="s">
+        <v>645</v>
+      </c>
+      <c r="G196" s="22" t="s">
+        <v>560</v>
+      </c>
+      <c r="H196" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="197" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A197" s="22" t="s">
+        <v>651</v>
+      </c>
+      <c r="B197" s="22" t="s">
+        <v>652</v>
+      </c>
+      <c r="C197" s="22">
+        <v>8</v>
+      </c>
+      <c r="D197" s="22" t="s">
+        <v>653</v>
+      </c>
+      <c r="E197" s="22" t="s">
+        <v>644</v>
+      </c>
+      <c r="F197" s="22" t="s">
+        <v>645</v>
+      </c>
+      <c r="G197" s="22" t="s">
+        <v>646</v>
+      </c>
+      <c r="H197" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="198" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A198" s="22" t="s">
+        <v>654</v>
+      </c>
+      <c r="B198" s="22" t="s">
+        <v>652</v>
+      </c>
+      <c r="C198" s="22">
+        <v>8</v>
+      </c>
+      <c r="D198" s="22" t="s">
+        <v>653</v>
+      </c>
+      <c r="E198" s="22" t="s">
+        <v>644</v>
+      </c>
+      <c r="F198" s="22" t="s">
+        <v>645</v>
+      </c>
+      <c r="G198" s="22" t="s">
+        <v>560</v>
+      </c>
+      <c r="H198" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="199" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A199" s="22" t="s">
+        <v>655</v>
+      </c>
+      <c r="B199" s="22" t="s">
+        <v>656</v>
+      </c>
+      <c r="C199" s="22">
+        <v>8</v>
+      </c>
+      <c r="D199" s="22" t="s">
+        <v>604</v>
+      </c>
+      <c r="E199" s="22" t="s">
+        <v>657</v>
+      </c>
+      <c r="F199" s="22" t="s">
+        <v>640</v>
+      </c>
+      <c r="G199" s="22" t="s">
+        <v>658</v>
+      </c>
+      <c r="H199" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="200" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A200" s="22" t="s">
+        <v>659</v>
+      </c>
+      <c r="B200" s="22" t="s">
+        <v>660</v>
+      </c>
+      <c r="C200" s="22">
+        <v>8</v>
+      </c>
+      <c r="D200" s="22" t="s">
+        <v>661</v>
+      </c>
+      <c r="E200" s="22" t="s">
+        <v>644</v>
+      </c>
+      <c r="F200" s="22" t="s">
+        <v>640</v>
+      </c>
+      <c r="G200" s="22" t="s">
+        <v>658</v>
+      </c>
+      <c r="H200" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="201" s="6" customFormat="1" ht="30" customHeight="1" spans="1:8">
+      <c r="A201" s="24" t="s">
+        <v>662</v>
+      </c>
+      <c r="B201" s="24"/>
+      <c r="C201" s="24"/>
+      <c r="D201" s="24"/>
+      <c r="E201" s="24"/>
+      <c r="F201" s="24"/>
+      <c r="G201" s="24"/>
+      <c r="H201" s="24"/>
+    </row>
+    <row r="202" s="5" customFormat="1" ht="60" customHeight="1" spans="1:8">
+      <c r="A202" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B202" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C202" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="D202" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="E202" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="F202" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="G202" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="H202" s="25" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="203" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A203" s="22" t="s">
+        <v>663</v>
+      </c>
+      <c r="B203" s="22" t="s">
+        <v>664</v>
+      </c>
+      <c r="C203" s="22">
+        <v>6</v>
+      </c>
+      <c r="D203" s="22" t="s">
+        <v>665</v>
+      </c>
+      <c r="E203" s="22" t="s">
+        <v>666</v>
+      </c>
+      <c r="F203" s="22" t="s">
+        <v>667</v>
+      </c>
+      <c r="G203" s="22" t="s">
+        <v>633</v>
+      </c>
+      <c r="H203" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="204" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A204" s="22" t="s">
+        <v>668</v>
+      </c>
+      <c r="B204" s="22" t="s">
+        <v>669</v>
+      </c>
+      <c r="C204" s="22">
+        <v>6</v>
+      </c>
+      <c r="D204" s="22" t="s">
+        <v>670</v>
+      </c>
+      <c r="E204" s="22" t="s">
+        <v>666</v>
+      </c>
+      <c r="F204" s="22" t="s">
+        <v>671</v>
+      </c>
+      <c r="G204" s="22" t="s">
+        <v>552</v>
+      </c>
+      <c r="H204" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="205" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A205" s="22" t="s">
+        <v>672</v>
+      </c>
+      <c r="B205" s="22" t="s">
+        <v>662</v>
+      </c>
+      <c r="C205" s="22">
+        <v>4</v>
+      </c>
+      <c r="D205" s="22" t="s">
+        <v>673</v>
+      </c>
+      <c r="E205" s="22" t="s">
+        <v>674</v>
+      </c>
+      <c r="F205" s="22" t="s">
+        <v>675</v>
+      </c>
+      <c r="G205" s="22" t="s">
+        <v>676</v>
+      </c>
+      <c r="H205" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="206" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A206" s="22" t="s">
+        <v>677</v>
+      </c>
+      <c r="B206" s="22" t="s">
+        <v>678</v>
+      </c>
+      <c r="C206" s="22">
+        <v>6</v>
+      </c>
+      <c r="D206" s="22" t="s">
+        <v>554</v>
+      </c>
+      <c r="E206" s="22" t="s">
+        <v>674</v>
+      </c>
+      <c r="F206" s="22" t="s">
+        <v>679</v>
+      </c>
+      <c r="G206" s="22" t="s">
+        <v>552</v>
+      </c>
+      <c r="H206" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="207" s="6" customFormat="1" ht="30" customHeight="1" spans="1:8">
+      <c r="A207" s="24" t="s">
+        <v>680</v>
+      </c>
+      <c r="B207" s="24"/>
+      <c r="C207" s="24"/>
+      <c r="D207" s="24"/>
+      <c r="E207" s="24"/>
+      <c r="F207" s="24"/>
+      <c r="G207" s="24"/>
+      <c r="H207" s="24"/>
+    </row>
+    <row r="208" s="5" customFormat="1" ht="60" customHeight="1" spans="1:8">
+      <c r="A208" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B208" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C208" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="D208" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="E208" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="F208" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="G208" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="H208" s="25" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="209" s="1" customFormat="1" ht="25" customHeight="1" spans="1:8">
+      <c r="A209" s="22" t="s">
+        <v>681</v>
+      </c>
+      <c r="B209" s="22" t="s">
+        <v>682</v>
+      </c>
+      <c r="C209" s="22">
+        <v>4</v>
+      </c>
+      <c r="D209" s="22" t="s">
+        <v>683</v>
+      </c>
+      <c r="E209" s="22" t="s">
+        <v>684</v>
+      </c>
+      <c r="F209" s="22" t="s">
+        <v>685</v>
+      </c>
+      <c r="G209" s="22" t="s">
+        <v>439</v>
+      </c>
+      <c r="H209" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="210" s="9" customFormat="1" ht="69" hidden="1" customHeight="1" spans="1:8">
+      <c r="A210" s="40" t="s">
+        <v>686</v>
+      </c>
+      <c r="B210" s="41"/>
+      <c r="C210" s="41"/>
+      <c r="D210" s="41"/>
+      <c r="E210" s="41"/>
+      <c r="F210" s="42"/>
+      <c r="G210" s="42"/>
+      <c r="H210" s="41"/>
+    </row>
+    <row r="211" ht="30" hidden="1" customHeight="1" spans="1:8">
+      <c r="A211" s="36" t="s">
+        <v>240</v>
+      </c>
+      <c r="B211" s="37"/>
+      <c r="C211" s="37"/>
+      <c r="D211" s="37"/>
+      <c r="E211" s="37"/>
+      <c r="F211" s="38"/>
+      <c r="G211" s="38"/>
+      <c r="H211" s="37"/>
+    </row>
+    <row r="212" s="5" customFormat="1" ht="25" hidden="1" customHeight="1" spans="1:8">
+      <c r="A212" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B212" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C212" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="D212" s="19" t="s">
+        <v>687</v>
+      </c>
+      <c r="E212" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="F212" s="43"/>
+      <c r="G212" s="43"/>
+      <c r="H212" s="44" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="213" s="2" customFormat="1" ht="30" hidden="1" customHeight="1" spans="1:8">
+      <c r="A213" s="45" t="s">
+        <v>689</v>
+      </c>
+      <c r="B213" s="45" t="s">
+        <v>690</v>
+      </c>
+      <c r="C213" s="45">
+        <v>4</v>
+      </c>
+      <c r="D213" s="45">
+        <v>100</v>
+      </c>
+      <c r="E213" s="46">
+        <v>23</v>
+      </c>
+      <c r="F213" s="47"/>
+      <c r="G213" s="47"/>
+      <c r="H213" s="48" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="214" ht="30" hidden="1" customHeight="1" spans="1:8">
+      <c r="A214" s="36" t="s">
+        <v>171</v>
+      </c>
+      <c r="B214" s="37"/>
+      <c r="C214" s="37"/>
+      <c r="D214" s="37"/>
+      <c r="E214" s="37"/>
+      <c r="F214" s="38"/>
+      <c r="G214" s="38"/>
+      <c r="H214" s="37"/>
+    </row>
+    <row r="215" s="5" customFormat="1" ht="25" hidden="1" customHeight="1" spans="1:8">
+      <c r="A215" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B215" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C215" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="D215" s="19" t="s">
+        <v>692</v>
+      </c>
+      <c r="E215" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="F215" s="43"/>
+      <c r="G215" s="43"/>
+      <c r="H215" s="44" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="216" s="2" customFormat="1" ht="30" hidden="1" customHeight="1" spans="1:8">
+      <c r="A216" s="45" t="s">
+        <v>693</v>
+      </c>
+      <c r="B216" s="45" t="s">
+        <v>694</v>
+      </c>
+      <c r="C216" s="45">
+        <v>6</v>
+      </c>
+      <c r="D216" s="45">
+        <v>86.5</v>
+      </c>
+      <c r="E216" s="46">
+        <v>22</v>
+      </c>
+      <c r="F216" s="47"/>
+      <c r="G216" s="47"/>
+      <c r="H216" s="49" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="217" s="10" customFormat="1" ht="30" hidden="1" customHeight="1" spans="1:8">
+      <c r="A217" s="50" t="s">
+        <v>693</v>
+      </c>
+      <c r="B217" s="50" t="s">
+        <v>694</v>
+      </c>
+      <c r="C217" s="50">
+        <v>6</v>
+      </c>
+      <c r="D217" s="51" t="s">
+        <v>696</v>
+      </c>
+      <c r="E217" s="52">
+        <v>22</v>
+      </c>
+      <c r="F217" s="53"/>
+      <c r="G217" s="53"/>
+      <c r="H217" s="54" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="218" s="10" customFormat="1" ht="30" hidden="1" customHeight="1" spans="1:8">
+      <c r="A218" s="50" t="s">
+        <v>693</v>
+      </c>
+      <c r="B218" s="50" t="s">
+        <v>694</v>
+      </c>
+      <c r="C218" s="50">
+        <v>6</v>
+      </c>
+      <c r="D218" s="51" t="s">
+        <v>697</v>
+      </c>
+      <c r="E218" s="52">
+        <v>22</v>
+      </c>
+      <c r="F218" s="53"/>
+      <c r="G218" s="53"/>
+      <c r="H218" s="54" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="219" s="10" customFormat="1" ht="30" hidden="1" customHeight="1" spans="1:8">
+      <c r="A219" s="50" t="s">
+        <v>693</v>
+      </c>
+      <c r="B219" s="50" t="s">
+        <v>694</v>
+      </c>
+      <c r="C219" s="50">
+        <v>6</v>
+      </c>
+      <c r="D219" s="51" t="s">
+        <v>698</v>
+      </c>
+      <c r="E219" s="52">
+        <v>22</v>
+      </c>
+      <c r="F219" s="53"/>
+      <c r="G219" s="53"/>
+      <c r="H219" s="54" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="220" s="10" customFormat="1" ht="30" hidden="1" customHeight="1" spans="1:8">
+      <c r="A220" s="50" t="s">
+        <v>693</v>
+      </c>
+      <c r="B220" s="50" t="s">
+        <v>694</v>
+      </c>
+      <c r="C220" s="50">
+        <v>6</v>
+      </c>
+      <c r="D220" s="51" t="s">
+        <v>700</v>
+      </c>
+      <c r="E220" s="52">
+        <v>22</v>
+      </c>
+      <c r="F220" s="53"/>
+      <c r="G220" s="53"/>
+      <c r="H220" s="54" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="221" s="11" customFormat="1" ht="30" hidden="1" customHeight="1" spans="1:8">
+      <c r="A221" s="55" t="s">
+        <v>250</v>
+      </c>
+      <c r="B221" s="56"/>
+      <c r="C221" s="56"/>
+      <c r="D221" s="56"/>
+      <c r="E221" s="56"/>
+      <c r="F221" s="57"/>
+      <c r="G221" s="57"/>
+      <c r="H221" s="56"/>
+    </row>
+    <row r="222" s="8" customFormat="1" ht="25" hidden="1" customHeight="1" spans="1:8">
+      <c r="A222" s="58" t="s">
+        <v>2</v>
+      </c>
+      <c r="B222" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="C222" s="58" t="s">
+        <v>4</v>
+      </c>
+      <c r="D222" s="58" t="s">
+        <v>692</v>
+      </c>
+      <c r="E222" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="F222" s="60"/>
+      <c r="G222" s="60"/>
+      <c r="H222" s="61" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="223" ht="50" hidden="1" customHeight="1" spans="1:8">
+      <c r="A223" s="45" t="s">
+        <v>701</v>
+      </c>
+      <c r="B223" s="45" t="s">
+        <v>702</v>
+      </c>
+      <c r="C223" s="45">
+        <v>4</v>
+      </c>
+      <c r="D223" s="45">
+        <v>86.5</v>
+      </c>
+      <c r="E223" s="46">
+        <v>22</v>
+      </c>
+      <c r="F223" s="47"/>
+      <c r="G223" s="47"/>
+      <c r="H223" s="49" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="224" s="12" customFormat="1" ht="30" hidden="1" customHeight="1" spans="1:8">
+      <c r="A224" s="36" t="s">
+        <v>703</v>
+      </c>
+      <c r="B224" s="37"/>
+      <c r="C224" s="37"/>
+      <c r="D224" s="37"/>
+      <c r="E224" s="37"/>
+      <c r="F224" s="38"/>
+      <c r="G224" s="38"/>
+      <c r="H224" s="37"/>
+    </row>
+    <row r="225" s="12" customFormat="1" ht="30" hidden="1" customHeight="1" spans="1:8">
+      <c r="A225" s="58" t="s">
+        <v>2</v>
+      </c>
+      <c r="B225" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="C225" s="58" t="s">
+        <v>4</v>
+      </c>
+      <c r="D225" s="58" t="s">
+        <v>692</v>
+      </c>
+      <c r="E225" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="F225" s="60"/>
+      <c r="G225" s="60"/>
+      <c r="H225" s="61" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="226" ht="30" hidden="1" customHeight="1" spans="1:8">
+      <c r="A226" s="45" t="s">
+        <v>704</v>
+      </c>
+      <c r="B226" s="45" t="s">
+        <v>109</v>
+      </c>
+      <c r="C226" s="45">
+        <v>4</v>
+      </c>
+      <c r="D226" s="45">
+        <v>73</v>
+      </c>
+      <c r="E226" s="46">
         <v>18</v>
       </c>
-      <c r="I147" s="24" t="s">
-[...19 lines deleted...]
-      <c r="F148" s="24" t="s">
+      <c r="F226" s="47"/>
+      <c r="G226" s="47"/>
+      <c r="H226" s="49" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="227" ht="30" hidden="1" customHeight="1" spans="1:8">
+      <c r="A227" s="50" t="s">
+        <v>704</v>
+      </c>
+      <c r="B227" s="50" t="s">
         <v>109</v>
       </c>
-      <c r="G148" s="24" t="s">
-[...19 lines deleted...]
-      <c r="H149" s="24" t="s">
+      <c r="C227" s="50">
+        <v>4</v>
+      </c>
+      <c r="D227" s="51" t="s">
+        <v>696</v>
+      </c>
+      <c r="E227" s="52">
         <v>18</v>
       </c>
-      <c r="I149" s="24" t="s">
-[...40 lines deleted...]
-      <c r="H151" s="24" t="s">
+      <c r="F227" s="53"/>
+      <c r="G227" s="53"/>
+      <c r="H227" s="54" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="228" ht="30" hidden="1" customHeight="1" spans="1:8">
+      <c r="A228" s="50" t="s">
+        <v>704</v>
+      </c>
+      <c r="B228" s="50" t="s">
+        <v>109</v>
+      </c>
+      <c r="C228" s="50">
+        <v>4</v>
+      </c>
+      <c r="D228" s="51" t="s">
+        <v>700</v>
+      </c>
+      <c r="E228" s="52">
         <v>18</v>
       </c>
-      <c r="I151" s="24" t="s">
-[...180 lines deleted...]
-      <c r="A160" s="24" t="s">
+      <c r="F228" s="53"/>
+      <c r="G228" s="53"/>
+      <c r="H228" s="54" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="229" ht="30" hidden="1" customHeight="1" spans="1:8">
+      <c r="A229" s="45" t="s">
+        <v>705</v>
+      </c>
+      <c r="B229" s="45" t="s">
+        <v>706</v>
+      </c>
+      <c r="C229" s="45">
+        <v>4</v>
+      </c>
+      <c r="D229" s="45">
+        <v>73</v>
+      </c>
+      <c r="E229" s="46">
+        <v>20</v>
+      </c>
+      <c r="F229" s="47"/>
+      <c r="G229" s="47"/>
+      <c r="H229" s="48" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="230" ht="24" hidden="1" customHeight="1" spans="1:8">
+      <c r="A230" s="50" t="s">
+        <v>705</v>
+      </c>
+      <c r="B230" s="50" t="s">
+        <v>706</v>
+      </c>
+      <c r="C230" s="50">
+        <v>4</v>
+      </c>
+      <c r="D230" s="51" t="s">
+        <v>696</v>
+      </c>
+      <c r="E230" s="52">
+        <v>20</v>
+      </c>
+      <c r="F230" s="53"/>
+      <c r="G230" s="53"/>
+      <c r="H230" s="62" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="231" s="7" customFormat="1" ht="30" hidden="1" customHeight="1" spans="1:8">
+      <c r="A231" s="27" t="s">
+        <v>272</v>
+      </c>
+      <c r="B231" s="27"/>
+      <c r="C231" s="27"/>
+      <c r="D231" s="27"/>
+      <c r="E231" s="16"/>
+      <c r="F231" s="28"/>
+      <c r="G231" s="28"/>
+      <c r="H231" s="29"/>
+    </row>
+    <row r="232" s="12" customFormat="1" ht="30" hidden="1" customHeight="1" spans="1:8">
+      <c r="A232" s="63" t="s">
+        <v>709</v>
+      </c>
+      <c r="B232" s="63" t="s">
+        <v>710</v>
+      </c>
+      <c r="C232" s="63" t="s">
+        <v>711</v>
+      </c>
+      <c r="D232" s="63" t="s">
+        <v>712</v>
+      </c>
+      <c r="E232" s="64" t="s">
+        <v>713</v>
+      </c>
+      <c r="F232" s="65"/>
+      <c r="G232" s="65"/>
+      <c r="H232" s="66" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="233" ht="27" hidden="1" customHeight="1" spans="1:8">
+      <c r="A233" s="50" t="s">
+        <v>715</v>
+      </c>
+      <c r="B233" s="50" t="s">
         <v>321</v>
       </c>
-      <c r="B160" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D160" s="24">
+      <c r="C233" s="50">
+        <v>4</v>
+      </c>
+      <c r="D233" s="50" t="s">
+        <v>716</v>
+      </c>
+      <c r="E233" s="52">
+        <v>23</v>
+      </c>
+      <c r="F233" s="53"/>
+      <c r="G233" s="53"/>
+      <c r="H233" s="62" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="234" ht="27" hidden="1" customHeight="1" spans="1:8">
+      <c r="A234" s="50" t="s">
+        <v>715</v>
+      </c>
+      <c r="B234" s="50" t="s">
+        <v>321</v>
+      </c>
+      <c r="C234" s="50">
+        <v>4</v>
+      </c>
+      <c r="D234" s="51" t="s">
+        <v>718</v>
+      </c>
+      <c r="E234" s="52">
+        <v>23</v>
+      </c>
+      <c r="F234" s="53"/>
+      <c r="G234" s="53"/>
+      <c r="H234" s="62" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="235" ht="27" hidden="1" customHeight="1" spans="1:8">
+      <c r="A235" s="50" t="s">
+        <v>715</v>
+      </c>
+      <c r="B235" s="50" t="s">
+        <v>321</v>
+      </c>
+      <c r="C235" s="50">
+        <v>4</v>
+      </c>
+      <c r="D235" s="51" t="s">
+        <v>720</v>
+      </c>
+      <c r="E235" s="52">
+        <v>23</v>
+      </c>
+      <c r="F235" s="53"/>
+      <c r="G235" s="53"/>
+      <c r="H235" s="62" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="236" ht="27" hidden="1" customHeight="1" spans="1:8">
+      <c r="A236" s="50" t="s">
+        <v>715</v>
+      </c>
+      <c r="B236" s="50" t="s">
+        <v>321</v>
+      </c>
+      <c r="C236" s="50">
+        <v>4</v>
+      </c>
+      <c r="D236" s="51" t="s">
+        <v>721</v>
+      </c>
+      <c r="E236" s="52">
+        <v>23</v>
+      </c>
+      <c r="F236" s="53"/>
+      <c r="G236" s="53"/>
+      <c r="H236" s="62" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="237" s="6" customFormat="1" ht="30" hidden="1" customHeight="1" spans="1:8">
+      <c r="A237" s="36" t="s">
+        <v>324</v>
+      </c>
+      <c r="B237" s="37"/>
+      <c r="C237" s="37"/>
+      <c r="D237" s="37"/>
+      <c r="E237" s="37"/>
+      <c r="F237" s="38"/>
+      <c r="G237" s="38"/>
+      <c r="H237" s="37"/>
+    </row>
+    <row r="238" s="12" customFormat="1" ht="30" hidden="1" customHeight="1" spans="1:8">
+      <c r="A238" s="58" t="s">
+        <v>709</v>
+      </c>
+      <c r="B238" s="58" t="s">
+        <v>710</v>
+      </c>
+      <c r="C238" s="58" t="s">
+        <v>711</v>
+      </c>
+      <c r="D238" s="58" t="s">
+        <v>712</v>
+      </c>
+      <c r="E238" s="59" t="s">
+        <v>713</v>
+      </c>
+      <c r="F238" s="60"/>
+      <c r="G238" s="60"/>
+      <c r="H238" s="61" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="239" ht="29" hidden="1" customHeight="1" spans="1:8">
+      <c r="A239" s="50" t="s">
+        <v>722</v>
+      </c>
+      <c r="B239" s="50" t="s">
+        <v>360</v>
+      </c>
+      <c r="C239" s="50">
+        <v>4</v>
+      </c>
+      <c r="D239" s="50">
+        <v>82</v>
+      </c>
+      <c r="E239" s="52">
+        <v>22</v>
+      </c>
+      <c r="F239" s="53"/>
+      <c r="G239" s="53"/>
+      <c r="H239" s="54" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="240" ht="26" hidden="1" customHeight="1" spans="1:8">
+      <c r="A240" s="50" t="s">
+        <v>723</v>
+      </c>
+      <c r="B240" s="50" t="s">
+        <v>724</v>
+      </c>
+      <c r="C240" s="50">
         <v>6</v>
       </c>
-      <c r="E160" s="24" t="s">
-[...220 lines deleted...]
-      <c r="A171" s="21" t="s">
+      <c r="D240" s="50">
+        <v>82</v>
+      </c>
+      <c r="E240" s="52">
+        <v>22</v>
+      </c>
+      <c r="F240" s="53"/>
+      <c r="G240" s="53"/>
+      <c r="H240" s="54" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="241" s="6" customFormat="1" ht="30" hidden="1" customHeight="1" spans="1:8">
+      <c r="A241" s="36" t="s">
+        <v>680</v>
+      </c>
+      <c r="B241" s="37"/>
+      <c r="C241" s="37"/>
+      <c r="D241" s="37"/>
+      <c r="E241" s="37"/>
+      <c r="F241" s="38"/>
+      <c r="G241" s="38"/>
+      <c r="H241" s="37"/>
+    </row>
+    <row r="242" s="12" customFormat="1" ht="30" hidden="1" customHeight="1" spans="1:8">
+      <c r="A242" s="58" t="s">
+        <v>709</v>
+      </c>
+      <c r="B242" s="58" t="s">
+        <v>710</v>
+      </c>
+      <c r="C242" s="58" t="s">
+        <v>711</v>
+      </c>
+      <c r="D242" s="58" t="s">
+        <v>712</v>
+      </c>
+      <c r="E242" s="59" t="s">
+        <v>713</v>
+      </c>
+      <c r="F242" s="60"/>
+      <c r="G242" s="60"/>
+      <c r="H242" s="61" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="243" ht="17.25" hidden="1" spans="1:8">
+      <c r="A243" s="50" t="s">
+        <v>725</v>
+      </c>
+      <c r="B243" s="67" t="s">
+        <v>682</v>
+      </c>
+      <c r="C243" s="50">
+        <v>4</v>
+      </c>
+      <c r="D243" s="50" t="s">
+        <v>726</v>
+      </c>
+      <c r="E243" s="52">
+        <v>24</v>
+      </c>
+      <c r="F243" s="53"/>
+      <c r="G243" s="53"/>
+      <c r="H243" s="54" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="244" hidden="1"/>
+    <row r="245" hidden="1"/>
+    <row r="246" hidden="1"/>
+    <row r="247" hidden="1"/>
+    <row r="248" hidden="1"/>
+    <row r="249" hidden="1"/>
+    <row r="250" ht="22.5" spans="1:8">
+      <c r="A250" s="24" t="s">
+        <v>727</v>
+      </c>
+      <c r="B250" s="24"/>
+      <c r="C250" s="24"/>
+      <c r="D250" s="24"/>
+      <c r="E250" s="24"/>
+      <c r="F250" s="24"/>
+      <c r="G250" s="24"/>
+      <c r="H250" s="24"/>
+    </row>
+    <row r="251" ht="54" spans="1:8">
+      <c r="A251" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B171" s="21" t="s">
+      <c r="B251" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="C171" s="21" t="s">
-[...2 lines deleted...]
-      <c r="D171" s="21" t="s">
+      <c r="C251" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="D251" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="E171" s="21" t="s">
+      <c r="E251" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="F171" s="21" t="s">
+      <c r="F251" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="G171" s="21" t="s">
+      <c r="G251" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="H171" s="21" t="s">
+      <c r="H251" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="I171" s="21" t="s">
-[...73 lines deleted...]
-      <c r="E175" s="21" t="s">
+    </row>
+    <row r="252" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A252" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="B252" s="22" t="s">
+        <v>729</v>
+      </c>
+      <c r="C252" s="22">
         <v>6</v>
       </c>
-      <c r="F175" s="21" t="s">
-[...2 lines deleted...]
-      <c r="G175" s="21" t="s">
+      <c r="D252" s="22" t="s">
+        <v>730</v>
+      </c>
+      <c r="E252" s="22" t="s">
+        <v>731</v>
+      </c>
+      <c r="F252" s="22" t="s">
+        <v>732</v>
+      </c>
+      <c r="G252" s="22" t="s">
+        <v>414</v>
+      </c>
+      <c r="H252" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="253" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A253" s="22" t="s">
+        <v>733</v>
+      </c>
+      <c r="B253" s="22" t="s">
+        <v>734</v>
+      </c>
+      <c r="C253" s="22">
         <v>8</v>
       </c>
-      <c r="H175" s="21" t="s">
-[...126 lines deleted...]
-      <c r="G181" s="21" t="s">
+      <c r="D253" s="22" t="s">
+        <v>735</v>
+      </c>
+      <c r="E253" s="22" t="s">
+        <v>736</v>
+      </c>
+      <c r="F253" s="22" t="s">
+        <v>737</v>
+      </c>
+      <c r="G253" s="22" t="s">
+        <v>738</v>
+      </c>
+      <c r="H253" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="254" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A254" s="22" t="s">
+        <v>739</v>
+      </c>
+      <c r="B254" s="22" t="s">
+        <v>740</v>
+      </c>
+      <c r="C254" s="22">
         <v>8</v>
       </c>
-      <c r="H181" s="21" t="s">
-[...126 lines deleted...]
-      <c r="G187" s="21" t="s">
+      <c r="D254" s="22" t="s">
+        <v>741</v>
+      </c>
+      <c r="E254" s="22" t="s">
+        <v>427</v>
+      </c>
+      <c r="F254" s="22" t="s">
+        <v>742</v>
+      </c>
+      <c r="G254" s="22" t="s">
+        <v>423</v>
+      </c>
+      <c r="H254" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="255" s="3" customFormat="1" ht="26" customHeight="1" spans="1:8">
+      <c r="A255" s="22" t="s">
+        <v>743</v>
+      </c>
+      <c r="B255" s="22" t="s">
+        <v>744</v>
+      </c>
+      <c r="C255" s="22">
         <v>8</v>
       </c>
-      <c r="H187" s="21" t="s">
-[...815 lines deleted...]
-      <c r="C220" s="67" t="s">
+      <c r="D255" s="22" t="s">
+        <v>745</v>
+      </c>
+      <c r="E255" s="22" t="s">
+        <v>427</v>
+      </c>
+      <c r="F255" s="22" t="s">
+        <v>742</v>
+      </c>
+      <c r="G255" s="22" t="s">
         <v>423</v>
       </c>
-      <c r="D220" s="58">
-[...94 lines deleted...]
-    <row r="229" hidden="1"/>
+      <c r="H255" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="607">
-[...606 lines deleted...]
-    <mergeCell ref="G188:G189"/>
+  <mergeCells count="30">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A29:H29"/>
+    <mergeCell ref="A42:H42"/>
+    <mergeCell ref="A60:H60"/>
+    <mergeCell ref="A64:H64"/>
+    <mergeCell ref="A68:H68"/>
+    <mergeCell ref="A71:H71"/>
+    <mergeCell ref="A74:H74"/>
+    <mergeCell ref="A88:H88"/>
+    <mergeCell ref="A101:H101"/>
+    <mergeCell ref="A106:H106"/>
+    <mergeCell ref="A115:H115"/>
+    <mergeCell ref="A124:H124"/>
+    <mergeCell ref="A136:H136"/>
+    <mergeCell ref="A147:H147"/>
+    <mergeCell ref="A158:H158"/>
+    <mergeCell ref="A180:H180"/>
+    <mergeCell ref="A191:H191"/>
+    <mergeCell ref="A201:H201"/>
+    <mergeCell ref="A207:H207"/>
+    <mergeCell ref="A210:H210"/>
+    <mergeCell ref="A211:H211"/>
+    <mergeCell ref="A214:H214"/>
+    <mergeCell ref="A221:H221"/>
+    <mergeCell ref="A224:H224"/>
+    <mergeCell ref="A231:H231"/>
+    <mergeCell ref="A237:H237"/>
+    <mergeCell ref="A241:H241"/>
+    <mergeCell ref="A250:H250"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait"/>
+  <pageSetup paperSize="9" scale="54" orientation="portrait"/>
   <headerFooter/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Annia</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
     <vt:lpwstr>7EEA0FBFA5A54C88BF21BA284A2F67BB_13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.20305</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.28505</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CalculationRule">
+    <vt:i4>0</vt:i4>
   </property>
 </Properties>
 </file>